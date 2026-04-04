--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2970dc5f2e0d4026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404ca5eae4524af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ca21a710e0045d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fec09d9a3e42f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b213c66cffa48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ca21a710e0045d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd5dd8be69b40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fec09d9a3e42f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Retail UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>