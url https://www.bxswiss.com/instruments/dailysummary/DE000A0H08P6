--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404ca5eae4524af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3534aa5fb755477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fec09d9a3e42f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237452bfc281494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bd5dd8be69b40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fec09d9a3e42f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97351f1ef6234ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237452bfc281494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Retail UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>43,566</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,546</x:t>
-[...328 lines deleted...]
-          <x:t>42,206</x:t>
+          <x:t>43,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>