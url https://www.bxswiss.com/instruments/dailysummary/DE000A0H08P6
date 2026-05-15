--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3534aa5fb755477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa5c067143f4080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237452bfc281494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff28b432e7fb4356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97351f1ef6234ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237452bfc281494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41015dbed6a74aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff28b432e7fb4356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Retail UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>44,114</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,727</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>