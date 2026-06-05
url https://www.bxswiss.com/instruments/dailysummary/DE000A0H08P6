--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa5c067143f4080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b961096e6d64dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff28b432e7fb4356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cb62be832e45eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41015dbed6a74aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff28b432e7fb4356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8349370cb27f4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cb62be832e45eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Retail UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>43,808</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,562</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>42,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,475</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>