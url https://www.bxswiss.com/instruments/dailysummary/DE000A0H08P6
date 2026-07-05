--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b961096e6d64dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35b82a021614d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cb62be832e45eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4cb99425944317"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8349370cb27f4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cb62be832e45eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ec5da51def4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4cb99425944317" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Retail UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>