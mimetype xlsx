--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35b82a021614d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e4921a5b6e401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4cb99425944317"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree827437d04b43c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ec5da51def4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4cb99425944317" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf338cd77c7f74f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree827437d04b43c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Retail UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>46,765</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,282</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>47,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>