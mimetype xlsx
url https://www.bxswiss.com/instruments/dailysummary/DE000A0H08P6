--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e4921a5b6e401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5400afe56d4931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree827437d04b43c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae32ccbb96bc48fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf338cd77c7f74f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree827437d04b43c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06e9512f04143de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae32ccbb96bc48fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Retail UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>47,428</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,318</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,399</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>