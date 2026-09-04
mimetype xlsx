--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5400afe56d4931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486675b8ef2d4537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae32ccbb96bc48fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b5658510e54ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06e9512f04143de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae32ccbb96bc48fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d43685d3124d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b5658510e54ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Retail UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>48,119</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>48,598</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,224</x:t>
-[...63 lines deleted...]
-          <x:t>47,689</x:t>
+          <x:t>47,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>