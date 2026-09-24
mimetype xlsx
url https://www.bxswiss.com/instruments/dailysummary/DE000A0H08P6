--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486675b8ef2d4537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30eb9ed93c04e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b5658510e54ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336a8990a4db4325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d43685d3124d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b5658510e54ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra409c70731ec4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336a8990a4db4325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Retail UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>48,598</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,224</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>47,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,651</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>