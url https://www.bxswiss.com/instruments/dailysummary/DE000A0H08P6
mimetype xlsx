--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30eb9ed93c04e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21de70f104b240ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336a8990a4db4325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de4164cf5ec45ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra409c70731ec4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336a8990a4db4325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cea78218406496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de4164cf5ec45ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Retail UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>