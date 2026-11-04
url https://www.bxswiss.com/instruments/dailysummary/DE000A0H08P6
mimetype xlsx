--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21de70f104b240ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9e6e2088bb43e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de4164cf5ec45ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e29e262cc454130"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cea78218406496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de4164cf5ec45ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98dfb3d912b44cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e29e262cc454130" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Retail UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08P6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>