--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfbbf16a33d47da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28085739176e433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc94781792af4533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e81c34478cb44b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd747baee32ff410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc94781792af4533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956985d801a54a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e81c34478cb44b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Personal &amp; Household Goods UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>104,586</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>