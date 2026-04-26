--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28085739176e433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56cfb7724e444cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e81c34478cb44b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0130d01b3dcd46fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R956985d801a54a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e81c34478cb44b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1425869bc1854584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0130d01b3dcd46fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Personal &amp; Household Goods UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>