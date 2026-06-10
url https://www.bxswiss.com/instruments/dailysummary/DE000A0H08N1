--- v5 (2026-04-26)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56cfb7724e444cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61f7f4409284571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0130d01b3dcd46fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a9d04bb507454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1425869bc1854584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0130d01b3dcd46fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85ecb7d32e345f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a9d04bb507454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Personal &amp; Household Goods UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,642</x:t>
-[...171 lines deleted...]
-          <x:t>90,321</x:t>
+          <x:t>92,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>