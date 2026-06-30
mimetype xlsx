--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61f7f4409284571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549dacedbd86497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a9d04bb507454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80edf4be8d94faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85ecb7d32e345f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a9d04bb507454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8baeeb177b24b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80edf4be8d94faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Personal &amp; Household Goods UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>