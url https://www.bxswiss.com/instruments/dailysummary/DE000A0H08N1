--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549dacedbd86497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3463d9da9da44c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd80edf4be8d94faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b7e9006c264920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8baeeb177b24b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd80edf4be8d94faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b0c6741f5ec4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b7e9006c264920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Personal &amp; Household Goods UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>97,046</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>98,219</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>