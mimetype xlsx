--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3463d9da9da44c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8017bafe7946f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6b7e9006c264920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df997ee7d6b4689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b0c6741f5ec4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6b7e9006c264920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa2366d11944501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df997ee7d6b4689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Personal &amp; Household Goods UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...512 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,819</x:t>
-[...63 lines deleted...]
-          <x:t>98,557</x:t>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>