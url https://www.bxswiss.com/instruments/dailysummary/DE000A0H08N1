--- v9 (2026-08-29)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8017bafe7946f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb866a92c13354083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df997ee7d6b4689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa4308bffa5485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa2366d11944501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df997ee7d6b4689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38804d8465246f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa4308bffa5485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Personal &amp; Household Goods UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>