--- v10 (2026-09-19)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb866a92c13354083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d64e01db46b438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa4308bffa5485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radade664aa2540f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc38804d8465246f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa4308bffa5485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4b988396264f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radade664aa2540f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Personal &amp; Household Goods UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>