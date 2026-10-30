--- v11 (2026-10-09)
+++ v12 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d64e01db46b438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae8bda1cceca4306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radade664aa2540f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8c6b8e84aba4675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b4b988396264f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radade664aa2540f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6248be741b48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8c6b8e84aba4675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Personal &amp; Household Goods UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,098</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>89,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,820</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>