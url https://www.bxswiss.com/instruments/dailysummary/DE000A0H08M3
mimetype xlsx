--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6775315444f46b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a9af6aa8274e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a181da1b6647f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra83850669d614963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70c21d7d953b4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a181da1b6647f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5b71b1e77e4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra83850669d614963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Oil &amp; Gas UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>