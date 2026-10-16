--- v14 (2026-09-24)
+++ v15 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a9af6aa8274e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb25b34cec07a41c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra83850669d614963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5330884ebcc4ef5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5b71b1e77e4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra83850669d614963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf919a451e7014e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5330884ebcc4ef5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Oil &amp; Gas UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>51,615</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,221</x:t>
-[...355 lines deleted...]
-          <x:t>52,957</x:t>
+          <x:t>52,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>