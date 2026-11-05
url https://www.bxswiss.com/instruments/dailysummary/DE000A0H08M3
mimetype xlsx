--- v15 (2026-10-16)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb25b34cec07a41c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd0ced0d1a64d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5330884ebcc4ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ee39ce2efd4407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf919a451e7014e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5330884ebcc4ef5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6429947323a34a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ee39ce2efd4407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Oil &amp; Gas UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>53,007</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,631</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>52,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,551</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>53,838</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>