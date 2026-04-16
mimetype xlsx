--- v6 (2026-03-27)
+++ v7 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe0c2921d744d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90775cb9e9dc4aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3bc6feece1041e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra749f97831884cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2e2a5750f94491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3bc6feece1041e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48364f7032b4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra749f97831884cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Oil &amp; Gas UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>