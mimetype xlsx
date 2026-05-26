--- v7 (2026-04-16)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90775cb9e9dc4aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22769861d4e54646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra749f97831884cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3277e1999ba74db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48364f7032b4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra749f97831884cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa6c3c975fb4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3277e1999ba74db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Oil &amp; Gas UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>49,230</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,443</x:t>
-[...436 lines deleted...]
-          <x:t>49,658</x:t>
+          <x:t>50,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>