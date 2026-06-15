--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22769861d4e54646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172880d9c2cf4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3277e1999ba74db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e71e9b76434d88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa6c3c975fb4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3277e1999ba74db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90f23ec354b45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e71e9b76434d88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Oil &amp; Gas UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,199</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>