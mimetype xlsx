--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172880d9c2cf4d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a6403bd0a54553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e71e9b76434d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ff87854d384faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90f23ec354b45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e71e9b76434d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a3a6adb27bf49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ff87854d384faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Oil &amp; Gas UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,426 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...318 lines deleted...]
-          <x:t>47,867</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,433</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,571</x:t>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>