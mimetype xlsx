--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a6403bd0a54553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e89cedaa58402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ff87854d384faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef850d2e2f24866"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a3a6adb27bf49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ff87854d384faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e0a4e3c3dd4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef850d2e2f24866" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Oil &amp; Gas UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>