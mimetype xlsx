--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e89cedaa58402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5e907467694e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef850d2e2f24866"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cdde55988534a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e0a4e3c3dd4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef850d2e2f24866" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564e82c32c704a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cdde55988534a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Oil &amp; Gas UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>