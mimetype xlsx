--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5e907467694e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6775315444f46b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cdde55988534a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a181da1b6647f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564e82c32c704a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cdde55988534a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70c21d7d953b4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a181da1b6647f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Oil &amp; Gas UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>