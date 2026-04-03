--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0acad2607ff146bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48a4b05c9b84365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9084dfc713cb46c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad21c5fe110347a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3338b0ff3864982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9084dfc713cb46c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149129fbdb954d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad21c5fe110347a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Media UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>30,453</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,335</x:t>
-[...296 lines deleted...]
-          <x:t>29,405</x:t>
+          <x:t>28,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>