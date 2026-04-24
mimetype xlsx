--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48a4b05c9b84365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ac6a8810184fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad21c5fe110347a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4adbf46d01d642df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149129fbdb954d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad21c5fe110347a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a59842148d414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4adbf46d01d642df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Media UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>