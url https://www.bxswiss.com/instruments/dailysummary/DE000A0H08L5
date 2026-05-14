--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ac6a8810184fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8969a64e634093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4adbf46d01d642df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb7b31e468d4448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a59842148d414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4adbf46d01d642df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604ee8bd93f84e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb7b31e468d4448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Media UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>30,393</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,708</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>29,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,837</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>