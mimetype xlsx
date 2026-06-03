--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8969a64e634093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4178b8a753904350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb7b31e468d4448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c8e10bba234ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604ee8bd93f84e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb7b31e468d4448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4dd25505f0d4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c8e10bba234ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Media UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>