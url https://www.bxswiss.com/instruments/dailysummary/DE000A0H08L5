--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4178b8a753904350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65390d57eb5e4b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c8e10bba234ffc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra079c44ac20c4e65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4dd25505f0d4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c8e10bba234ffc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af713ccdf7e4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra079c44ac20c4e65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Media UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>32,640</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,362</x:t>
-[...242 lines deleted...]
-          <x:t>32,158</x:t>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>