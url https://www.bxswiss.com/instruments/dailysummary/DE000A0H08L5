--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65390d57eb5e4b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ea9d787d99425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra079c44ac20c4e65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5737f4138b45a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af713ccdf7e4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra079c44ac20c4e65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd998effec5c0456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5737f4138b45a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Media UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>31,873</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,607</x:t>
-[...269 lines deleted...]
-          <x:t>31,937</x:t>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>