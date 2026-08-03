--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ea9d787d99425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90a46b6ae04497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5737f4138b45a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27be4f8215644b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd998effec5c0456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5737f4138b45a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa08044d7604ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27be4f8215644b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Media UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>32,135</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,918</x:t>
-[...247 lines deleted...]
-          <x:t>33,725</x:t>
+          <x:t>32,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>