--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90a46b6ae04497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccca0a46667a4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27be4f8215644b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b8ce305bd349d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa08044d7604ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27be4f8215644b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbed747c132d4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b8ce305bd349d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Media UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>