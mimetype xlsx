--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccca0a46667a4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e7383fa92b465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8b8ce305bd349d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89228ec13d7946ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbed747c132d4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8b8ce305bd349d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red532a373be64004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89228ec13d7946ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Media UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>34,530</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,406</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>33,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,169</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>