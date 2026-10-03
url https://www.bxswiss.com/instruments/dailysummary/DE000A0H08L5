--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e7383fa92b465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9be66d555a4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89228ec13d7946ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643685ff28814707"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red532a373be64004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89228ec13d7946ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c3b5b4eff048de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643685ff28814707" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Media UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,978</x:t>
-[...603 lines deleted...]
-          <x:t>32,943</x:t>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>