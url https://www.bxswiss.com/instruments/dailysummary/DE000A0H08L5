--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9be66d555a4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269d7ccdf58c4bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643685ff28814707"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f48b4ceb5bc446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c3b5b4eff048de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643685ff28814707" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16c8df447dda4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f48b4ceb5bc446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Media UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08L5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>