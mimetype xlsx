--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bef8de669b4584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429d9ae5c7c94ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195552c261a34600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e0613ac53d43a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e49409a414485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195552c261a34600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa107aebc8c4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e0613ac53d43a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Insurance UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>54,346</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,253</x:t>
-[...70 lines deleted...]
-          <x:t>54,870</x:t>
+          <x:t>54,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,578</x:t>
-[...512 lines deleted...]
-          <x:t>53,936</x:t>
+          <x:t>54,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>