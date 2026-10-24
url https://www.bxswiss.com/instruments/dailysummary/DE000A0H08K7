--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429d9ae5c7c94ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777a2178b5b94cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e0613ac53d43a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9adb80e92a204af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa107aebc8c4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e0613ac53d43a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc35b6c4012463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9adb80e92a204af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Insurance UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>