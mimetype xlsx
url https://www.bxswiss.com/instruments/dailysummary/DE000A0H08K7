--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f6b962672c4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac023e69a72d4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a09e0059e346ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb58a5c6c90b4ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bec89c6c1854c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a09e0059e346ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49a52502a294026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb58a5c6c90b4ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Insurance UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>48,014</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,553</x:t>
-[...198 lines deleted...]
-          <x:t>47,915</x:t>
+          <x:t>47,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>