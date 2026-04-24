--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac023e69a72d4c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23bb23b426749bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb58a5c6c90b4ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8282379db4477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49a52502a294026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb58a5c6c90b4ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd04fc1a83d476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8282379db4477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Insurance UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,553</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>47,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,639</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>