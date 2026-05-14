--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23bb23b426749bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16841b89f7d4ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8282379db4477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae47c5a3e8604643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd04fc1a83d476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8282379db4477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5f919a42c514ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae47c5a3e8604643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Insurance UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>