--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16841b89f7d4ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa68b1bb78546bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae47c5a3e8604643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6193ddf900fc47c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5f919a42c514ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae47c5a3e8604643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c0325f06a244d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6193ddf900fc47c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Insurance UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>51,058</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,010</x:t>
-[...539 lines deleted...]
-          <x:t>50,200</x:t>
+          <x:t>50,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>