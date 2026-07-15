--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa68b1bb78546bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709d196102c64524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6193ddf900fc47c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf07942050a5d4244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c0325f06a244d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6193ddf900fc47c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0e4ceb96054780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf07942050a5d4244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Insurance UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>51,178</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>