--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709d196102c64524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0242c331334509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf07942050a5d4244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0238d64b224dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0e4ceb96054780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf07942050a5d4244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454f6b6056a44d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0238d64b224dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Insurance UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>