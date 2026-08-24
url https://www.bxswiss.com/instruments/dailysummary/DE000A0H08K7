--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0242c331334509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b9c2707f5e4d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0238d64b224dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f77a57640a24ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454f6b6056a44d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0238d64b224dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8e5656e3e14859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f77a57640a24ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Insurance UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,103</x:t>
-[...549 lines deleted...]
-          <x:t>54,848</x:t>
+          <x:t>54,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>