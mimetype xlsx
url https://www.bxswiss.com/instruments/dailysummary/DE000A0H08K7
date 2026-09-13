--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b9c2707f5e4d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bef8de669b4584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f77a57640a24ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195552c261a34600"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8e5656e3e14859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f77a57640a24ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e49409a414485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195552c261a34600" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Insurance UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08K7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>53,906</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,321</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>55,004</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>54,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>54,742</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>54,757</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,052</x:t>
-[...58 lines deleted...]
-          <x:t>54,009</x:t>
+          <x:t>53,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>