--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8def1225cf4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf959fbe6400c4b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R423879b7441941b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c515cdea704875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550bab462073401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R423879b7441941b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d0a436432945fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c515cdea704875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Industrial Goods &amp; Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>