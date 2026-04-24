--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf959fbe6400c4b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2128e5c49e44c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c515cdea704875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree190c685f8a4374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d0a436432945fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c515cdea704875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf4d9a39c034312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree190c685f8a4374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Industrial Goods &amp; Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>