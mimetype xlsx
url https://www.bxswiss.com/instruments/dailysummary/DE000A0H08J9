--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2128e5c49e44c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b15b2843154dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree190c685f8a4374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037d051e0e8f473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf4d9a39c034312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree190c685f8a4374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fcb4621a80449fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037d051e0e8f473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Industrial Goods &amp; Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>110,846</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,414</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>113,254</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>