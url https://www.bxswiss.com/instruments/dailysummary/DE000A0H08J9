--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b15b2843154dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0135ffd5a12c47c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037d051e0e8f473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e9e42349cf429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fcb4621a80449fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037d051e0e8f473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redfbcad3c7ce485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e9e42349cf429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Industrial Goods &amp; Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>