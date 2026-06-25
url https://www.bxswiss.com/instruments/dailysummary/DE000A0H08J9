--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0135ffd5a12c47c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57b7285b39b4b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e9e42349cf429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f32d888d4c46da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redfbcad3c7ce485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e9e42349cf429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae06708cae064767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f32d888d4c46da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Industrial Goods &amp; Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>