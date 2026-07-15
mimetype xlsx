--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57b7285b39b4b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3d05d483a14028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f32d888d4c46da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492e03901d634fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae06708cae064767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f32d888d4c46da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346f76b6b05d436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492e03901d634fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Industrial Goods &amp; Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>