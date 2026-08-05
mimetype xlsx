--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3d05d483a14028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc795e77e754647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R492e03901d634fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52fc99d836b24c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346f76b6b05d436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R492e03901d634fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22cfd6fcd784852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52fc99d836b24c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Industrial Goods &amp; Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,612</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...526 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,345</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>