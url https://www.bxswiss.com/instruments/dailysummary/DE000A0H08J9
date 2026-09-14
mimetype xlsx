--- v12 (2026-08-05)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc795e77e754647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af1f38e29a34257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52fc99d836b24c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0df6c035ad4459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22cfd6fcd784852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52fc99d836b24c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f535c298064614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0df6c035ad4459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Industrial Goods &amp; Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>122,795</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>