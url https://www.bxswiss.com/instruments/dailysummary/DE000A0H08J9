--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af1f38e29a34257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cb733270554b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0df6c035ad4459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf244da619d43ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f535c298064614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0df6c035ad4459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re72285ccef6a4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf244da619d43ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Industrial Goods &amp; Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>