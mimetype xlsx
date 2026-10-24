--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cb733270554b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb38a4820dca4b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bf244da619d43ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264e526952684f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re72285ccef6a4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bf244da619d43ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b74caffa224f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264e526952684f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Industrial Goods &amp; Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>