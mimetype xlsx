--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561647b59df84e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcecec3bff54d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062b0d5b152c4b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da1086575514a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bbcc2c121bc4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062b0d5b152c4b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229968bdc2ed4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da1086575514a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Food &amp; Beverage UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>