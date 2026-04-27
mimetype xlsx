--- v7 (2026-04-04)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcecec3bff54d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e1adce61ba4bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da1086575514a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7446abd4eaaa4ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229968bdc2ed4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da1086575514a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8642dcea3fcf411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7446abd4eaaa4ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Food &amp; Beverage UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>60,560</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,498</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,680</x:t>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>