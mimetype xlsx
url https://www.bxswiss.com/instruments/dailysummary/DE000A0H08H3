--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e1adce61ba4bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6daab96499954954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7446abd4eaaa4ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e5ff06d4a24051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8642dcea3fcf411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7446abd4eaaa4ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8594e1b00e704854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e5ff06d4a24051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Food &amp; Beverage UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>