--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6daab96499954954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b601b659384803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e5ff06d4a24051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e24c2711b947ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8594e1b00e704854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e5ff06d4a24051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751a8fbd98594c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e24c2711b947ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Food &amp; Beverage UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>