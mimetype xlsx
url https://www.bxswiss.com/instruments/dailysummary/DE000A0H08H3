--- v10 (2026-06-10)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b601b659384803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5540575746094413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e24c2711b947ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e6f0935e1a411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751a8fbd98594c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e24c2711b947ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e544f40b5f24eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e6f0935e1a411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Food &amp; Beverage UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>63,264</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>