--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5540575746094413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f14c7b491aa47d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e6f0935e1a411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ae54119a8c4a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e544f40b5f24eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e6f0935e1a411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e8b6cadca78438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ae54119a8c4a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Food &amp; Beverage UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>67,989</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,845</x:t>
-[...43 lines deleted...]
-          <x:t>68,258</x:t>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,591</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>67,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>