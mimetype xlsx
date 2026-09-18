--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f14c7b491aa47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c41afc79f648af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ae54119a8c4a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9eebbffd3f4dfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e8b6cadca78438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ae54119a8c4a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra257762186fc4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9eebbffd3f4dfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Food &amp; Beverage UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>65,118</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,117</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>64,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>