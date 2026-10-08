--- v13 (2026-09-18)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c41afc79f648af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb439d25c2ee4c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9eebbffd3f4dfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31f25a6dd244a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra257762186fc4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9eebbffd3f4dfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72afe360a8d44bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31f25a6dd244a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Food &amp; Beverage UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>