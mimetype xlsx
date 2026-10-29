--- v14 (2026-10-08)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb439d25c2ee4c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c55f755d2d42dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31f25a6dd244a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abc5f32fb03449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72afe360a8d44bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31f25a6dd244a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5868f52875d14df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abc5f32fb03449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Food &amp; Beverage UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08H3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>