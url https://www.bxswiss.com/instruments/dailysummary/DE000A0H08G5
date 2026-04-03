--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777cb32a791140ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50899474561c4df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc2235500964654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a76c902cec14018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c7f1b62869498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc2235500964654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6255d51217843ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a76c902cec14018" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Financial Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>