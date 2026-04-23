--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50899474561c4df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dffd28fb1d9494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a76c902cec14018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b93f4707f64458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6255d51217843ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a76c902cec14018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe3fc5f8ec64504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b93f4707f64458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Financial Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>