--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dffd28fb1d9494b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e66e84051945bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b93f4707f64458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c2d42bd1cf4692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe3fc5f8ec64504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b93f4707f64458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb70fcff7144da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c2d42bd1cf4692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Financial Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>