--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e66e84051945bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89047b70845424a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c2d42bd1cf4692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b04568d743e4641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb70fcff7144da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c2d42bd1cf4692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a99f26789054fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b04568d743e4641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Financial Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>