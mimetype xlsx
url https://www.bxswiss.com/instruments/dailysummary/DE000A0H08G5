--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89047b70845424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42970c65cb1c4955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b04568d743e4641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd066b2b14e494f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a99f26789054fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b04568d743e4641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b0ab8cb9194c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd066b2b14e494f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Financial Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>88,977</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,422</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>92,332</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>