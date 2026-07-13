--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42970c65cb1c4955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd319a9aa3bba42ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd066b2b14e494f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a222abf9214e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b0ab8cb9194c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd066b2b14e494f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R141be443558e4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a222abf9214e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Financial Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>91,461</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,286</x:t>
-[...301 lines deleted...]
-          <x:t>93,159</x:t>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>