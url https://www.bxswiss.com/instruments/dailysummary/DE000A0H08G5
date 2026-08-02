--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd319a9aa3bba42ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref28948040b44098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a222abf9214e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e6e8b907ac41e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R141be443558e4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a222abf9214e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd8954cb7684d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e6e8b907ac41e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Financial Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>