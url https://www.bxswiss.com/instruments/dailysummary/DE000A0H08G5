--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref28948040b44098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb1dc93379742b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e6e8b907ac41e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f2adf6538f49c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd8954cb7684d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e6e8b907ac41e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf77da9925ce4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f2adf6538f49c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Financial Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>