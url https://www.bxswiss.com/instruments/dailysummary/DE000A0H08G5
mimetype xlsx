--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb1dc93379742b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01909a7dd6604ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f2adf6538f49c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea2bc48616945c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf77da9925ce4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f2adf6538f49c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46d3d2edea24491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea2bc48616945c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Financial Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,635 +149,257 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>97,101</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,424</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,197</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>