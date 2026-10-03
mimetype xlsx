--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01909a7dd6604ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fcfbf44c5a4d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea2bc48616945c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d2ac66ed1b4a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46d3d2edea24491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea2bc48616945c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8561a672bbd74b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d2ac66ed1b4a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Financial Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>