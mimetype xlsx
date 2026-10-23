--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fcfbf44c5a4d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5cd0a356ce4ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d2ac66ed1b4a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af9793f90b54e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8561a672bbd74b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d2ac66ed1b4a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a83a979e3064a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af9793f90b54e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Financial Services UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08G5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>