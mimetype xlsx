--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2c7ff091fe44f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b09a56984c84bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe6dbff9a2d4a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c339e3a929a4438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac744329b33a4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe6dbff9a2d4a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3363705f8fe4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c339e3a929a4438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Construction &amp; Materials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>