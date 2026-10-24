--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b09a56984c84bd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca2a15edad247c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c339e3a929a4438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e3e7619fc441eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3363705f8fe4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c339e3a929a4438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R958bff4f97ff4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e3e7619fc441eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Construction &amp; Materials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>