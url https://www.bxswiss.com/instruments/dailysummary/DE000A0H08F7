--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cc0f86cc884692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e0ec7eef2247f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b873e558904fc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4011b11568304368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b81133526164b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b873e558904fc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385d10a1be254dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4011b11568304368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Construction &amp; Materials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>