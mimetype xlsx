--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e0ec7eef2247f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0e1e5269af4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4011b11568304368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e571519ca746e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385d10a1be254dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4011b11568304368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd38847e5df446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e571519ca746e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Construction &amp; Materials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>