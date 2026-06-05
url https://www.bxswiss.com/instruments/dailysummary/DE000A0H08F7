--- v7 (2026-04-27)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0e1e5269af4e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54dd489b09544ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e571519ca746e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c0bcefff504cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd38847e5df446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e571519ca746e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0e3cd1b6944ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c0bcefff504cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Construction &amp; Materials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,041</x:t>
-[...252 lines deleted...]
-          <x:t>90,140</x:t>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>