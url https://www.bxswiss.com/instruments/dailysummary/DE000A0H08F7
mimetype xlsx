--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54dd489b09544ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575db2e2b9d74910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c0bcefff504cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e4e1ee704d4ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0e3cd1b6944ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c0bcefff504cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6d600ed2ae4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e4e1ee704d4ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Construction &amp; Materials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>