--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575db2e2b9d74910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f9a73efc1e4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e4e1ee704d4ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4082db6c21a406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6d600ed2ae4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e4e1ee704d4ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a275870f9e486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4082db6c21a406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Construction &amp; Materials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>