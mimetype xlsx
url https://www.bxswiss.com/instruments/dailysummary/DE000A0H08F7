--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f9a73efc1e4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe5699041f64798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4082db6c21a406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb02f043f43432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a275870f9e486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4082db6c21a406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36fb3d5333dd426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb02f043f43432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Construction &amp; Materials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>