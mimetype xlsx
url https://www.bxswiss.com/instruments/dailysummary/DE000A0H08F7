--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe5699041f64798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2d303353bc496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb02f043f43432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R844a3ed7a68c4425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36fb3d5333dd426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb02f043f43432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb568c9506064682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R844a3ed7a68c4425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Construction &amp; Materials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>