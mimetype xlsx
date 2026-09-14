--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2d303353bc496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a2c7ff091fe44f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R844a3ed7a68c4425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe6dbff9a2d4a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb568c9506064682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R844a3ed7a68c4425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac744329b33a4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe6dbff9a2d4a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Construction &amp; Materials UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>