--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R902a1749dbf3449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962e592b7c5446fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cde058e5ce64a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983670afceed49c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe79b1a9a574c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cde058e5ce64a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593b05c0a2584748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983670afceed49c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Chemicals UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>126,794</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,502</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>129,683</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>126,307</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>