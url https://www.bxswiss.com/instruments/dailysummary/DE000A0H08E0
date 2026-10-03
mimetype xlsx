--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962e592b7c5446fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c62e04edf741fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983670afceed49c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82c254dc8ec4a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593b05c0a2584748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983670afceed49c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd65733d6827c42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82c254dc8ec4a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Chemicals UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>126,415</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,899</x:t>
-[...566 lines deleted...]
-          <x:t>124,411</x:t>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>