--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78c62e04edf741fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97986639cf444a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82c254dc8ec4a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf883c7aecd19472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd65733d6827c42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82c254dc8ec4a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8febeceb38e24e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf883c7aecd19472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Chemicals UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>