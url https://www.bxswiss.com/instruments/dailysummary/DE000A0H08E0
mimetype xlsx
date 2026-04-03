--- v3 (2026-01-07)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d0bd82eade487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d9261ac10e46eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref6b377761044c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c9374c26ab4435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d82eb68b344239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref6b377761044c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b5c9dfc570c4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c9374c26ab4435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Chemicals UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,457 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.12.2025</x:t>
-[...424 lines deleted...]
-          <x:t>110,208</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>