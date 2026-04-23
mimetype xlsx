--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d9261ac10e46eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd264939387224039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c9374c26ab4435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc21812524d44f85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b5c9dfc570c4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c9374c26ab4435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdba7736349a49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc21812524d44f85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Chemicals UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>115,835</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>116,227</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>