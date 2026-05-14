--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd264939387224039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71cad67eb8514edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc21812524d44f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a81d9c160124040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdba7736349a49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc21812524d44f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b27aae9d0af4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a81d9c160124040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Chemicals UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>