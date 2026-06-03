--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71cad67eb8514edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3d3ac287584bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a81d9c160124040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ac7038ee0442a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b27aae9d0af4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a81d9c160124040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0370910dbd2c4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ac7038ee0442a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Chemicals UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>121,816</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,983</x:t>
-[...276 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>