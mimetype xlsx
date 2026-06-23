--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3d3ac287584bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f011425c6d4e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ac7038ee0442a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra228e221b5524626"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0370910dbd2c4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ac7038ee0442a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d927b30d0d44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra228e221b5524626" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Chemicals UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>122,824</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>