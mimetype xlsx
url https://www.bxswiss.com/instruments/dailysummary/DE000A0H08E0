--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f011425c6d4e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f48bcfd69f411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra228e221b5524626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41970627addd46c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d927b30d0d44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra228e221b5524626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ad0c762fd04237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41970627addd46c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Chemicals UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>