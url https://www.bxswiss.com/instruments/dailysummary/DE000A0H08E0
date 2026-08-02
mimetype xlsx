--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f48bcfd69f411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc775fde38bb41a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41970627addd46c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac451899c71343dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ad0c762fd04237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41970627addd46c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea14d9a297143e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac451899c71343dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Chemicals UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>