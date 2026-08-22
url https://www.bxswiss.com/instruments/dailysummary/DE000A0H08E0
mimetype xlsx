--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc775fde38bb41a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R902a1749dbf3449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac451899c71343dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cde058e5ce64a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea14d9a297143e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac451899c71343dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe79b1a9a574c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cde058e5ce64a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Chemicals UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>