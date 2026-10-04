--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0f571ba77b4fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd343383b9354983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa5a8455ccd4fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d276a8c03844a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R607e020539654c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa5a8455ccd4fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d6cbdbd72249cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d276a8c03844a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Diversified Commodity Swap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H0728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>35,709</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>