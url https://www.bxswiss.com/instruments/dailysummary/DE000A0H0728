--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd343383b9354983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6935f95e9d7c49c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d276a8c03844a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927e30b452cd4b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d6cbdbd72249cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d276a8c03844a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc846d4e980457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927e30b452cd4b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Diversified Commodity Swap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H0728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,269</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>25.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,282</x:t>
-[...144 lines deleted...]
-          <x:t>36,714</x:t>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>