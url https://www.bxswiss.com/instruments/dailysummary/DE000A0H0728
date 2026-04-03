--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210a476fd08540b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46824cf63d94c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae9d645cb3941ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59e9006c23c4fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1849de68a7c4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae9d645cb3941ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb118bdc8a4f4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59e9006c23c4fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Diversified Commodity Swap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H0728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>