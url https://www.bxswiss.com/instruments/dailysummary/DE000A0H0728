--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46824cf63d94c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8372163110d84159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59e9006c23c4fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28f957d132c41cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb118bdc8a4f4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59e9006c23c4fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852eb9405c6f48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28f957d132c41cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Diversified Commodity Swap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H0728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>31,618</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>32,336</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,259</x:t>
-[...436 lines deleted...]
-          <x:t>34,214</x:t>
+          <x:t>32,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>