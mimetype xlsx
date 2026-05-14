--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8372163110d84159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ae2abed6e74391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28f957d132c41cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b2dda10b9684088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852eb9405c6f48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28f957d132c41cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd06d0ef2bb44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b2dda10b9684088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Diversified Commodity Swap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H0728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,778</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,085</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>