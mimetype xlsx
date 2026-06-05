--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80ae2abed6e74391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45b23e075ab4ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b2dda10b9684088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45c615b74054fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd06d0ef2bb44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b2dda10b9684088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efa4bcdaf2f496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45c615b74054fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Diversified Commodity Swap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H0728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>