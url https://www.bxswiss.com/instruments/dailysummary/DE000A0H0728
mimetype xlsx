--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45b23e075ab4ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a6c08fbf414045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45c615b74054fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847c20b295e54291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efa4bcdaf2f496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45c615b74054fda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd316f7a3adf4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847c20b295e54291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Diversified Commodity Swap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H0728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>