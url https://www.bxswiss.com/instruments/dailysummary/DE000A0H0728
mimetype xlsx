--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a6c08fbf414045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9939aba6bb432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R847c20b295e54291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebfbb4be0f2c46b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd316f7a3adf4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R847c20b295e54291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49af42f8ca4d497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebfbb4be0f2c46b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Diversified Commodity Swap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H0728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>