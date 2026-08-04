--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a9939aba6bb432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50b3ec9fbe24b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebfbb4be0f2c46b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb076a8e38947bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49af42f8ca4d497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebfbb4be0f2c46b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5c0d34736d451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb076a8e38947bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Diversified Commodity Swap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H0728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>32,323</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,170</x:t>
-[...281 lines deleted...]
-          <x:t>31,723</x:t>
+          <x:t>31,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,113</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>