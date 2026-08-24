--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50b3ec9fbe24b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc789ac7f15224d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb076a8e38947bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radabe222ed1b4987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5c0d34736d451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb076a8e38947bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re73d7e284a06493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radabe222ed1b4987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Diversified Commodity Swap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H0728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>34,112</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,100</x:t>
-[...102 lines deleted...]
-          <x:t>33,721</x:t>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,956</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>33,138</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>