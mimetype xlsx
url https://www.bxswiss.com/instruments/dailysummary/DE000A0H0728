--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc789ac7f15224d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d0f571ba77b4fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radabe222ed1b4987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa5a8455ccd4fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re73d7e284a06493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radabe222ed1b4987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R607e020539654c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa5a8455ccd4fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Diversified Commodity Swap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H0728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>33,721</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,956</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,077</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>