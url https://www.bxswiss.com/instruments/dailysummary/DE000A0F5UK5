--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf77bc859505f495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6cfce5037f4ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc7bda111af4fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfc967c9d174c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545f807b256847b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc7bda111af4fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f584090f46f456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfc967c9d174c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Basic Resources UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>