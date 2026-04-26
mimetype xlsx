--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6cfce5037f4ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbc24bea22e45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfc967c9d174c2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ed8b3605174bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f584090f46f456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfc967c9d174c2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4777b38c456e4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ed8b3605174bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Basic Resources UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>