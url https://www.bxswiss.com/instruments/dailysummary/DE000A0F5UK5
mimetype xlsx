--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dbc24bea22e45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6350b115a41c4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ed8b3605174bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R238b5a5f385d47e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4777b38c456e4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ed8b3605174bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495603c2a8214ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R238b5a5f385d47e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Basic Resources UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>81,486</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>