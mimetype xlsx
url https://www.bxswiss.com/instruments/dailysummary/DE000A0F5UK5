--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6350b115a41c4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfcea7d548a49c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R238b5a5f385d47e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0ebe0666e94557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495603c2a8214ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R238b5a5f385d47e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19d0742752b45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0ebe0666e94557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Basic Resources UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>