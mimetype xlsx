--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfcea7d548a49c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424e12b08f314d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0ebe0666e94557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc933ec1c506b475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19d0742752b45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0ebe0666e94557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a81532b8cc40ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc933ec1c506b475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Basic Resources UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>