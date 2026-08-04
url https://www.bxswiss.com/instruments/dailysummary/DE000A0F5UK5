--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424e12b08f314d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04851ff8c74140c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc933ec1c506b475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb945f1038a824cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a81532b8cc40ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc933ec1c506b475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0229cd95704805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb945f1038a824cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Basic Resources UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>