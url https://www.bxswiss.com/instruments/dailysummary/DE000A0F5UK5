--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04851ff8c74140c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b46f45481c74ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb945f1038a824cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba8ef1cf3a445af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0229cd95704805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb945f1038a824cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4389c8d89c694c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba8ef1cf3a445af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Basic Resources UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>79,071</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,920</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>78,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,791</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>