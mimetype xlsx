--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b46f45481c74ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b3472403e84f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba8ef1cf3a445af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7da38749ad44e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4389c8d89c694c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba8ef1cf3a445af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c24e0a8f2d0432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7da38749ad44e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Basic Resources UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>