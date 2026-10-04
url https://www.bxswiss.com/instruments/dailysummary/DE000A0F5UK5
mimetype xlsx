--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b3472403e84f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa7c647d6554fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7da38749ad44e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba42bb9f92914213"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c24e0a8f2d0432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7da38749ad44e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c27de7c18c24895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba42bb9f92914213" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Basic Resources UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>