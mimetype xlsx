--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa7c647d6554fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b2a34505f444298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba42bb9f92914213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ede90e797d4ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c27de7c18c24895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba42bb9f92914213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1940b7365bd4d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ede90e797d4ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Basic Resources UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>