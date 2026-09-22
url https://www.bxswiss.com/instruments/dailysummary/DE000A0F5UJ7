--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc21e17b7cdc4769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e4df2e5ac74afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518a403f204e47ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90452066e80541a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04320b7781ae4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518a403f204e47ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3110df14c2444765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90452066e80541a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Banks UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>39,819</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>39,879</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,100</x:t>
-[...247 lines deleted...]
-          <x:t>39,669</x:t>
+          <x:t>40,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>