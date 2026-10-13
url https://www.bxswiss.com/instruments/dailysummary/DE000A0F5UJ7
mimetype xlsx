--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e4df2e5ac74afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392a6548d48c405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90452066e80541a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1349ede7e2941fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3110df14c2444765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90452066e80541a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c6b2a108ab42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1349ede7e2941fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Banks UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>39,664</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>03.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,904</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>39,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...46 lines deleted...]
-          <x:t>39,854</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>