--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R392a6548d48c405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8b5bfd6ca44dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1349ede7e2941fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fb33da52534cdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c6b2a108ab42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1349ede7e2941fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ed6abddbff483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fb33da52534cdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Banks UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>