--- v3 (2026-03-25)
+++ v4 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd62a40b8c3414ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3ec3f8146041d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35bbacd4fe3a4f31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14accd244e6a4c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4884373f33394f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35bbacd4fe3a4f31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c3eedaf2a140df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14accd244e6a4c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Banks UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>29,737</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>29,773</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>