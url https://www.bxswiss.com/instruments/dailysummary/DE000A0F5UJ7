--- v4 (2026-04-14)
+++ v5 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3ec3f8146041d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f61a0c12134340" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14accd244e6a4c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70fa21d1e01414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c3eedaf2a140df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14accd244e6a4c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b8d7c330764cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70fa21d1e01414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Banks UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>