--- v5 (2026-05-04)
+++ v6 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f61a0c12134340" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63641d1d504a4222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70fa21d1e01414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe6652519da48d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b8d7c330764cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70fa21d1e01414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e92fb8e2c0d470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe6652519da48d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Banks UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>33,036</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,651</x:t>
-[...178 lines deleted...]
-          <x:t>33,984</x:t>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,594</x:t>
-[...247 lines deleted...]
-          <x:t>32,265</x:t>
+          <x:t>32,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>