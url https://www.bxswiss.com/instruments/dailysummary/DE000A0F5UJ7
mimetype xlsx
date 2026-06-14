--- v6 (2026-05-25)
+++ v7 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63641d1d504a4222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re866e51424334bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe6652519da48d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f60f74f770b4d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e92fb8e2c0d470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe6652519da48d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4477b497af5417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f60f74f770b4d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Banks UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,888</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,024</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>