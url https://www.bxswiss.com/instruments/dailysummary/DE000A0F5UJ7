--- v7 (2026-06-14)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re866e51424334bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb4bab7d46142a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f60f74f770b4d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2be6cece2354133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4477b497af5417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f60f74f770b4d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a9c1a5d715471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2be6cece2354133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Banks UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>32,843</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,724</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>34,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,945</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>