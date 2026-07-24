--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fb4bab7d46142a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914ae53d2b334975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2be6cece2354133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7739709815d2429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a9c1a5d715471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2be6cece2354133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85419f041bfe4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7739709815d2429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Banks UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>