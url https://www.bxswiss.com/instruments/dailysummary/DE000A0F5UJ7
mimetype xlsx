--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914ae53d2b334975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825b34360f6246f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7739709815d2429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80b4b75dd8c4e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85419f041bfe4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7739709815d2429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a5d73f26ea43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80b4b75dd8c4e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Banks UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>37,040</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,245</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>