--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825b34360f6246f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc21e17b7cdc4769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc80b4b75dd8c4e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518a403f204e47ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a5d73f26ea43ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc80b4b75dd8c4e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04320b7781ae4354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518a403f204e47ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Banks UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>38,983</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,884</x:t>
-[...220 lines deleted...]
-          <x:t>40,181</x:t>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>