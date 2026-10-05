--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269d68298c294fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ad517b00764f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51b5f9aa7ef44c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb44746745f4af9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re28ed2def66147d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51b5f9aa7ef44c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1d10e81d5e40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb44746745f4af9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,020</x:t>
-[...16 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>37,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,033</x:t>
-[...495 lines deleted...]
-          <x:t>37,992</x:t>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>