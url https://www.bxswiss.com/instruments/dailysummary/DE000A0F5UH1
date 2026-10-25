--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ad517b00764f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89980661d3c940cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb44746745f4af9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re94566b3d7fb43c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1d10e81d5e40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb44746745f4af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf266e924525e49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re94566b3d7fb43c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>