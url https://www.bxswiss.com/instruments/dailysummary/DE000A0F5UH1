--- v3 (2026-02-19)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd42f37db4a104d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89be9bd32a5f4af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e0a7a136ff4609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b728e90fd74d64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d96dce72ae643ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e0a7a136ff4609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69b741b7fe14ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b728e90fd74d64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...311 lines deleted...]
-          <x:t>32,646</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,722</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>33,297</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>