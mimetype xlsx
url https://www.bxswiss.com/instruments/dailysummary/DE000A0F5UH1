--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89be9bd32a5f4af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ff1d7909ed4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b728e90fd74d64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a26ce9a8ef481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69b741b7fe14ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b728e90fd74d64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614d6e252bcb4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a26ce9a8ef481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>32,777</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,460</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>33,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,399</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>