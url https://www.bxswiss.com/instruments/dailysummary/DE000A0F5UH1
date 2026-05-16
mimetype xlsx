--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ff1d7909ed4b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b0b08f99b64122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a26ce9a8ef481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0db1d316b5496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614d6e252bcb4a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a26ce9a8ef481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60298050d53749b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0db1d316b5496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>34,180</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,269</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>33,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>