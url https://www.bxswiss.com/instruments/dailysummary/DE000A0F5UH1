--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b0b08f99b64122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17140eb91a5c4695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0db1d316b5496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe89846a53d14438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60298050d53749b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0db1d316b5496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bcc503098b433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe89846a53d14438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>30,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>