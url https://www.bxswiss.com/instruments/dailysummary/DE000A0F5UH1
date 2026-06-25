--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17140eb91a5c4695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fdbe8f2bd3442ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe89846a53d14438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f00fdefde674230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bcc503098b433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe89846a53d14438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d80315d7f134ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f00fdefde674230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,812</x:t>
-[...31 lines deleted...]
-          <x:t>34,471</x:t>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>35,019</x:t>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>34,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>34,947</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>34,877</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>