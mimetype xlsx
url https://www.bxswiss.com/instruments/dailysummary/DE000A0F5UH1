--- v8 (2026-06-25)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fdbe8f2bd3442ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454431819daa4973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f00fdefde674230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f12930e65364fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d80315d7f134ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f00fdefde674230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d10751b749a4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f12930e65364fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,397</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>