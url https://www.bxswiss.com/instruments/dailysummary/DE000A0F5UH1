--- v9 (2026-06-27)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454431819daa4973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533f1afb639a4656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f12930e65364fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c4e36f82dfb4f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d10751b749a4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f12930e65364fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a2f4060c0d4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c4e36f82dfb4f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>35,347</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>