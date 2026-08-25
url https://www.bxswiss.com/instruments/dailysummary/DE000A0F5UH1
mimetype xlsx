--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533f1afb639a4656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc729eb809f1a4a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c4e36f82dfb4f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1514112c00843af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a2f4060c0d4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c4e36f82dfb4f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f785d176cc4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1514112c00843af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>36,209</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,087</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>36,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,717</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>