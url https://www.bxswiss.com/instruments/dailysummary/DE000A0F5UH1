--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc729eb809f1a4a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R269d68298c294fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1514112c00843af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51b5f9aa7ef44c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f785d176cc4444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1514112c00843af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re28ed2def66147d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51b5f9aa7ef44c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Global Select Dividend 100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,500</x:t>
-[...220 lines deleted...]
-          <x:t>37,734</x:t>
+          <x:t>37,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,752</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>37,657</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>