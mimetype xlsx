--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03d305b431e4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f7daf799c74f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264ecfa266674b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365d5859f76943f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae4d8f9fd46499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264ecfa266674b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93cca8dd65b741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365d5859f76943f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Dow Jones Eurozone Sustainability Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...517 lines deleted...]
-          <x:t>21,832</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,781</x:t>
-[...85 lines deleted...]
-          <x:t>22,378</x:t>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>