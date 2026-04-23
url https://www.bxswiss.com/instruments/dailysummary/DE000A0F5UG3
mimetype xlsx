--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f7daf799c74f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2119d1132c4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R365d5859f76943f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re858aa9e4c774694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93cca8dd65b741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R365d5859f76943f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48fdfb1b88a146b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re858aa9e4c774694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Dow Jones Eurozone Sustainability Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>21,703</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,144</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...570 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>