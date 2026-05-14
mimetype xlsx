--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2119d1132c4b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f002f5bbb88453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re858aa9e4c774694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4120333140f4dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48fdfb1b88a146b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re858aa9e4c774694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8142735c4f4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4120333140f4dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Dow Jones Eurozone Sustainability Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>21,768</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,863</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,832</x:t>
-[...117 lines deleted...]
-          <x:t>22,369</x:t>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>