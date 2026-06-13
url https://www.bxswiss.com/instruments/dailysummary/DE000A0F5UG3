--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f002f5bbb88453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7ef81fb9a84fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4120333140f4dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84cb8b299fae4258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d8142735c4f4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4120333140f4dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4009f623778f41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84cb8b299fae4258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Dow Jones Eurozone Sustainability Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,832</x:t>
-[...107 lines deleted...]
-          <x:t>22,402</x:t>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,369</x:t>
-[...38 lines deleted...]
-          <x:t>22,303</x:t>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,224</x:t>
-[...301 lines deleted...]
-          <x:t>22,305</x:t>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>