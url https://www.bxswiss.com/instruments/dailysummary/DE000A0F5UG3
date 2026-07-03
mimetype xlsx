--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7ef81fb9a84fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0efa017cdb4ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84cb8b299fae4258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8593378d034dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4009f623778f41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84cb8b299fae4258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb13fa347db4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8593378d034dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Dow Jones Eurozone Sustainability Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>23,320</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,195</x:t>
-[...87 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>22,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,128</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,097</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>