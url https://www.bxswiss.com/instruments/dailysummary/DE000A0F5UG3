--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0efa017cdb4ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9f048342024014" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8593378d034dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133ee9335a954959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb13fa347db4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8593378d034dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11e6af970314991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133ee9335a954959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Dow Jones Eurozone Sustainability Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,191</x:t>
-[...549 lines deleted...]
-          <x:t>23,762</x:t>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>