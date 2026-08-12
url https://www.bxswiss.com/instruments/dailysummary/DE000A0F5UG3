--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9f048342024014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re686d9fb64334f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133ee9335a954959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4310204b235f45a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11e6af970314991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133ee9335a954959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d2942c767c4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4310204b235f45a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Dow Jones Eurozone Sustainability Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>23,543</x:t>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,478</x:t>
-[...16 lines deleted...]
-          <x:t>23,744</x:t>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,653</x:t>
-[...168 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,048</x:t>
-[...333 lines deleted...]
-          <x:t>23,598</x:t>
+          <x:t>24,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>