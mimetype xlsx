--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re686d9fb64334f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150ac92dfa3144e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4310204b235f45a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf578a69f573840af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d2942c767c4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4310204b235f45a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b618b0509445cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf578a69f573840af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Dow Jones Eurozone Sustainability Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>23,343</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,321</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>23,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,578</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>