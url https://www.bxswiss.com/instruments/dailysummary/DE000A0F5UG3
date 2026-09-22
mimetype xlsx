--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150ac92dfa3144e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb3fdc7cb9b4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf578a69f573840af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b56763e6654422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b618b0509445cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf578a69f573840af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21570f215a234fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b56763e6654422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Dow Jones Eurozone Sustainability Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>23,748</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,727</x:t>
-[...340 lines deleted...]
-          <x:t>23,692</x:t>
+          <x:t>23,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,618</x:t>
-[...188 lines deleted...]
-          <x:t>23,706</x:t>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>