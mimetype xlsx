--- v13 (2026-09-22)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb3fdc7cb9b4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda823cfa6d7b4ca0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b56763e6654422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf9dbfcf7324c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21570f215a234fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b56763e6654422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb3ef80f2a3e416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf9dbfcf7324c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Dow Jones Eurozone Sustainability Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0F5UG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...441 lines deleted...]
-          <x:t>23,194</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,896</x:t>
-[...134 lines deleted...]
-          <x:t>22,948</x:t>
+          <x:t>22,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>