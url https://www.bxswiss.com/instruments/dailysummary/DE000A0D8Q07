--- v2 (2026-02-19)
+++ v3 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd05581960e4867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f300df48feb4f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec5bb5eec2c42fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4191a0736cb043cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc140573797b04748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec5bb5eec2c42fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5282d4783c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4191a0736cb043cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0D8Q07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>58,634</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>