--- v3 (2026-04-02)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f300df48feb4f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee3b657e4934133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4191a0736cb043cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58135b27e29e4ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5282d4783c46ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4191a0736cb043cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697d5a60c69546fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58135b27e29e4ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0D8Q07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>53,155</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,634</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>56,001</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,278</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>56,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>