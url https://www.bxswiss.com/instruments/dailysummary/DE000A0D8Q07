--- v4 (2026-04-22)
+++ v5 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee3b657e4934133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafaf37996a2045ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58135b27e29e4ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88d9e1a143348b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697d5a60c69546fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58135b27e29e4ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282d5b8ecab849d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88d9e1a143348b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0D8Q07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>