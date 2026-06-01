--- v5 (2026-05-12)
+++ v6 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafaf37996a2045ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bc549f53e8410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88d9e1a143348b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab942b6eb711498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282d5b8ecab849d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88d9e1a143348b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1562c4f1a3c24a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab942b6eb711498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0D8Q07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>