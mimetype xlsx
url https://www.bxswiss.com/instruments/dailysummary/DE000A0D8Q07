--- v6 (2026-06-01)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bc549f53e8410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8de2c25783045e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab942b6eb711498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec4b7792e104cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1562c4f1a3c24a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab942b6eb711498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c7a8c251e947f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec4b7792e104cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0D8Q07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>