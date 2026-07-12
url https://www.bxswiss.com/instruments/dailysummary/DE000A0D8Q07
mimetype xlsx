--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8de2c25783045e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6797d520e1504def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec4b7792e104cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1b5697ed8f441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c7a8c251e947f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec4b7792e104cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34801ecac40545fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1b5697ed8f441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0D8Q07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>61,130</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,591</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>61,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,793</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>