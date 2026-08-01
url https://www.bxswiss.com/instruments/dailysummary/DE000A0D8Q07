--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6797d520e1504def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58f7e29c82a4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1b5697ed8f441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd542b742834a4411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34801ecac40545fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1b5697ed8f441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1063d0d68664d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd542b742834a4411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0D8Q07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>