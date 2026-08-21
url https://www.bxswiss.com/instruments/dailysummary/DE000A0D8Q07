--- v9 (2026-08-01)
+++ v10 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58f7e29c82a4ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e868516d2ad44f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd542b742834a4411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c9caf196974cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1063d0d68664d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd542b742834a4411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d3a0ddc97b41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c9caf196974cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0D8Q07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,393</x:t>
-[...548 lines deleted...]
-        <x:is>
           <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>