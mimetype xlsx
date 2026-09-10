--- v10 (2026-08-21)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e868516d2ad44f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56eb70d9f7464298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c9caf196974cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa26e36658c64a03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d3a0ddc97b41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c9caf196974cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b54ef61841f42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa26e36658c64a03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0D8Q07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>63,926</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,462</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>63,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>