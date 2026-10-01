--- v11 (2026-09-10)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56eb70d9f7464298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7325e284954a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa26e36658c64a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96fe5abe438d4362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b54ef61841f42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa26e36658c64a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406f03aa87914a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96fe5abe438d4362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0D8Q07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>64,168</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>04.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,302</x:t>
-[...90 lines deleted...]
-          <x:t>63,462</x:t>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>