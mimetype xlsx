--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7325e284954a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63a5a448fc845e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96fe5abe438d4362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89f9ec2f58f643b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406f03aa87914a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96fe5abe438d4362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6eb68b241394213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89f9ec2f58f643b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0D8Q07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,827</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>62,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>