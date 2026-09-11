--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8191a02ba6487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53209281194d465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502c4c945d61417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3522c7434ee94bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4104bbf4de314409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502c4c945d61417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39416dd2c4de414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3522c7434ee94bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) eb.rexx Government Germany UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,176</x:t>
-[...43 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,755</x:t>
-[...522 lines deleted...]
-          <x:t>114,481</x:t>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>