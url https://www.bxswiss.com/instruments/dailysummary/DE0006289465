--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53209281194d465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10ff7bfcfad44f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3522c7434ee94bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e0e6db43924ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39416dd2c4de414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3522c7434ee94bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f10437a49e54c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e0e6db43924ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) eb.rexx Government Germany UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>114,848</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,594</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>114,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,818</x:t>
-[...117 lines deleted...]
-          <x:t>113,862</x:t>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>