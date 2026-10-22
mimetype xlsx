--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10ff7bfcfad44f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbb831554544664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e0e6db43924ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f371650a43f44da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f10437a49e54c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e0e6db43924ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra887f568aeeb4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f371650a43f44da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) eb.rexx Government Germany UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>114,428</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,414</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>113,162</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>