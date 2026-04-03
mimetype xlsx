--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4e0b506ac8480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4acc3a8164418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1900a7ce164fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c14130e1ae940d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294a08d3c4624749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1900a7ce164fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72c44a3cfc642a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c14130e1ae940d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) eb.rexx Government Germany UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>