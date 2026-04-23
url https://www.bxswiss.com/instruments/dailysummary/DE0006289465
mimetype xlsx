--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4acc3a8164418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e166bde49a345f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c14130e1ae940d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e8dfb6230c34205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72c44a3cfc642a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c14130e1ae940d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d4a734aecf41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e8dfb6230c34205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) eb.rexx Government Germany UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>113,074</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,193</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...587 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>