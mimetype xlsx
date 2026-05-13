--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e166bde49a345f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3209d9a16fb443ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e8dfb6230c34205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a3402626b24d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26d4a734aecf41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e8dfb6230c34205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9bb85bc051f40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a3402626b24d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) eb.rexx Government Germany UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>112,501</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,256</x:t>
-[...436 lines deleted...]
-          <x:t>113,312</x:t>
+          <x:t>112,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>