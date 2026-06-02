--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3209d9a16fb443ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb9488b8a274ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a3402626b24d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2f38f2261943f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9bb85bc051f40a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a3402626b24d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2ee376799f41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2f38f2261943f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) eb.rexx Government Germany UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>