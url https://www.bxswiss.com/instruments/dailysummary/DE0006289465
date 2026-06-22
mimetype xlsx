--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb9488b8a274ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cda1448664451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2f38f2261943f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3330b2726d4f4a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd2ee376799f41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2f38f2261943f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbd3ceb192747a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3330b2726d4f4a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) eb.rexx Government Germany UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>113,323</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,135</x:t>
-[...404 lines deleted...]
-          <x:t>112,762</x:t>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>