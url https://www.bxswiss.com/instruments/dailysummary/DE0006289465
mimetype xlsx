--- v10 (2026-06-22)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cda1448664451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3430418def8e4c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3330b2726d4f4a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9493102b04304ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbd3ceb192747a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3330b2726d4f4a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc3488cbed84874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9493102b04304ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) eb.rexx Government Germany UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>