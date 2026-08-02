--- v11 (2026-06-23)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3430418def8e4c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3af2226927949a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9493102b04304ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6b5451a7e6436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc3488cbed84874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9493102b04304ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ea0378cfab41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6b5451a7e6436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) eb.rexx Government Germany UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>114,231</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>