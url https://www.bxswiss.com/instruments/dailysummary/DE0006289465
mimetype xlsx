--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3af2226927949a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8191a02ba6487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6b5451a7e6436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R502c4c945d61417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ea0378cfab41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6b5451a7e6436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4104bbf4de314409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R502c4c945d61417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) eb.rexx Government Germany UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>113,539</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>