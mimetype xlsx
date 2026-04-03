--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8ff42347b4f4f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a82ed3f2d64470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066ca1271f2e427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46470991b44841d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa35ace449d4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066ca1271f2e427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc752ffa8bd1f4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46470991b44841d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX Banks 30-15 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>