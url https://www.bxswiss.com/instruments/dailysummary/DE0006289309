--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a82ed3f2d64470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7851932920144da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46470991b44841d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2475c49a009448f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc752ffa8bd1f4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46470991b44841d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea7a232fefd43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2475c49a009448f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX Banks 30-15 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>21,516</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,436</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,070</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>22,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>