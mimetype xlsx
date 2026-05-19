--- v6 (2026-04-26)
+++ v7 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7851932920144da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref58257e1da345ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2475c49a009448f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e21d0d9bd0413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea7a232fefd43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2475c49a009448f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f989011f36d46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e21d0d9bd0413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX Banks 30-15 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>