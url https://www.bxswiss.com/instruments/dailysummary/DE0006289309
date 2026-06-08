--- v7 (2026-05-19)
+++ v8 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref58257e1da345ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra290ce4f8dbf4456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e21d0d9bd0413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca6e218dfc442b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f989011f36d46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e21d0d9bd0413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c1af7bf7f343fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca6e218dfc442b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX Banks 30-15 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>23,957</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,047</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>24,228</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,064</x:t>
-[...193 lines deleted...]
-          <x:t>23,571</x:t>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>