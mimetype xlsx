--- v8 (2026-06-08)
+++ v9 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra290ce4f8dbf4456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b67f31d6a94094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca6e218dfc442b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af4c625d4d54b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c1af7bf7f343fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca6e218dfc442b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5ea62c7a7e44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af4c625d4d54b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX Banks 30-15 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>25,024</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,737</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>24,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>