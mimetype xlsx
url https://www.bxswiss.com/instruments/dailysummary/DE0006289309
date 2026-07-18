--- v9 (2026-06-28)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b67f31d6a94094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d95356b0eaa497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af4c625d4d54b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf631a93f979b46a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5ea62c7a7e44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af4c625d4d54b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91080a4b91b04962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf631a93f979b46a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX Banks 30-15 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>