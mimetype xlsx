--- v10 (2026-07-18)
+++ v11 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d95356b0eaa497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311adeff1ead4ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf631a93f979b46a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ec4924469d4af4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91080a4b91b04962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf631a93f979b46a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6279337d81a46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ec4924469d4af4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX Banks 30-15 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>27,767</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,829</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>26,527</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>