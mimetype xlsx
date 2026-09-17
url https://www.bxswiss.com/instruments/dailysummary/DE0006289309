--- v11 (2026-08-28)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311adeff1ead4ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168e40a665ac42f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47ec4924469d4af4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e22fbcc5c74d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6279337d81a46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47ec4924469d4af4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bb741ede8948d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e22fbcc5c74d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX Banks 30-15 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>28,867</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,796</x:t>
-[...60 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>28,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,189</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>29,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,090</x:t>
-[...168 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>29,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,216</x:t>
-[...9 lines deleted...]
-          <x:t>28,486</x:t>
+          <x:t>29,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>