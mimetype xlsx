--- v12 (2026-09-17)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R168e40a665ac42f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c88c2682bcf4da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e22fbcc5c74d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5596e4fd524b453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bb741ede8948d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e22fbcc5c74d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51bc7caa4914648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5596e4fd524b453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX Banks 30-15 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>29,360</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,090</x:t>
-[...168 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>29,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,216</x:t>
-[...58 lines deleted...]
-          <x:t>28,863</x:t>
+          <x:t>29,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,947</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>29,518</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>