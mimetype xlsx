--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c88c2682bcf4da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R717b51b22d8f4d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5596e4fd524b453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2145d7b25b6444f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51bc7caa4914648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5596e4fd524b453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d822f27660f4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2145d7b25b6444f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX Banks 30-15 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0006289309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>29,530</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,752</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,290</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>