--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd7eff5c03f43dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a01c9b1acd48a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ee290c3fe34b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0818500010da47ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd6aca603bd4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ee290c3fe34b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202b4be8447b4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0818500010da47ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) TecDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>33,271</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>33,182</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,019</x:t>
-[...53 lines deleted...]
-          <x:t>33,803</x:t>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>