--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a01c9b1acd48a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a776c7ef4bf427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0818500010da47ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4386af5505433d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202b4be8447b4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0818500010da47ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R529f63bdd5704a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4386af5505433d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) TecDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,591</x:t>
-[...603 lines deleted...]
-          <x:t>33,092</x:t>
+          <x:t>33,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>