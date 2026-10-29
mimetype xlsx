--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a776c7ef4bf427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b93d5983864964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4386af5505433d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2872ecbc844f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R529f63bdd5704a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4386af5505433d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b69fb4831eb4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2872ecbc844f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) TecDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>32,776</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,822</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>32,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>