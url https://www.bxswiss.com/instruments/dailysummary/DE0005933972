--- v4 (2026-03-20)
+++ v5 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3572e64bbacc421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3193ddc82b43a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d04b125ec8340a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b41419e2aaa4969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf877ef15394a4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d04b125ec8340a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf542ad2f934d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b41419e2aaa4969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) TecDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>