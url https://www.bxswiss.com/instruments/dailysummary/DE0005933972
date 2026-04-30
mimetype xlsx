--- v5 (2026-04-10)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3193ddc82b43a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408f5dd7870e43f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b41419e2aaa4969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf3f5b239a74b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf542ad2f934d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b41419e2aaa4969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601c7a219cd04e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf3f5b239a74b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) TecDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>27,663</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>