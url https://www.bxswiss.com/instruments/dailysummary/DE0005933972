--- v6 (2026-04-30)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408f5dd7870e43f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b039bcfc764507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf3f5b239a74b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b69292acb04d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601c7a219cd04e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf3f5b239a74b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d3ecd650274840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b69292acb04d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) TecDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>