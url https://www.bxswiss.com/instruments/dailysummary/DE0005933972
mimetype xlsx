--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b039bcfc764507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a628f57baf7461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b69292acb04d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7eae59109324712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d3ecd650274840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b69292acb04d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1f57f0ede14335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7eae59109324712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) TecDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>