--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a628f57baf7461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b7d59c0a28465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7eae59109324712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582fccf1089e4d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1f57f0ede14335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7eae59109324712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42758f69d24c4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582fccf1089e4d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) TecDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>