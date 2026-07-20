--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b7d59c0a28465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd9c4a5b0af461f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R582fccf1089e4d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016333f0a7d846d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42758f69d24c4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R582fccf1089e4d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2809752b94cb4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016333f0a7d846d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) TecDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>32,892</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,153</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>