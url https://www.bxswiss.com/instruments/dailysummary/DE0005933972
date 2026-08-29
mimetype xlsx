--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd9c4a5b0af461f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd7eff5c03f43dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016333f0a7d846d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ee290c3fe34b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2809752b94cb4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016333f0a7d846d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd6aca603bd4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ee290c3fe34b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) TecDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>31,539</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,189</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>30,509</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>