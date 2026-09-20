--- v11 (2026-08-29)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9e2fab4aae4858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14dc746670fd40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe96b15a87843ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5662d6ec7b49ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39fc7ae3ab2494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe96b15a87843ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1004f62009c4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5662d6ec7b49ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) SLI UCITS ETF (DE)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>159,870</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,061</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>159,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>