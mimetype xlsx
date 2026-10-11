--- v12 (2026-09-20)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14dc746670fd40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f300ae65f64eb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5662d6ec7b49ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0220fb0019434b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1004f62009c4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5662d6ec7b49ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f0e36d78a84bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0220fb0019434b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) SLI UCITS ETF (DE)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>