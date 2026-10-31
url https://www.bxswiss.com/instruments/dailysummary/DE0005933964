--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f300ae65f64eb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093c36cf58334518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0220fb0019434b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2658378609964d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f0e36d78a84bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0220fb0019434b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49af789f81fd40ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2658378609964d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) SLI UCITS ETF (DE)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>