--- v5 (2026-03-20)
+++ v6 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd382967cb41441ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f53e39acfe4a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ffe87dc028420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14462411ba2b437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff4eb95924e4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ffe87dc028420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90718f73df1945cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14462411ba2b437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) SLI UCITS ETF (DE)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>