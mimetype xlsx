--- v6 (2026-04-10)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f53e39acfe4a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb910b0ad0340b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14462411ba2b437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14543633b8d45c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90718f73df1945cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14462411ba2b437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725b6e61430549e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14543633b8d45c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) SLI UCITS ETF (DE)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>146,215</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>