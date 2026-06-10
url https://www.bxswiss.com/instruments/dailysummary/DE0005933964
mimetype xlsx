--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb910b0ad0340b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabce6cee6c544dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14543633b8d45c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6d2a22af714cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R725b6e61430549e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14543633b8d45c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c59ad374c1a4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6d2a22af714cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) SLI UCITS ETF (DE)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>