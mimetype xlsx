--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabce6cee6c544dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4610f61009424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6d2a22af714cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ce780b12fa4b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c59ad374c1a4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6d2a22af714cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b9d7e16c8843db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ce780b12fa4b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) SLI UCITS ETF (DE)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,804</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>152,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,760</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>