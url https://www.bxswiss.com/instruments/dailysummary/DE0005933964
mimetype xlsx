--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4610f61009424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b4146741654100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ce780b12fa4b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R364a0a07ae264608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b9d7e16c8843db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ce780b12fa4b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65149bad94894751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R364a0a07ae264608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) SLI UCITS ETF (DE)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>