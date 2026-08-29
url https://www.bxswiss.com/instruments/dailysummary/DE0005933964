--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b4146741654100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9e2fab4aae4858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R364a0a07ae264608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe96b15a87843ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65149bad94894751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R364a0a07ae264608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39fc7ae3ab2494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe96b15a87843ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) SLI UCITS ETF (DE)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>158,665</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>