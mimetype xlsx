--- v11 (2026-08-30)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b889320794b49c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d61efc26f44c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c7ab0f328642ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd7c2f1a5d244ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa34740bbe44121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c7ab0f328642ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5aab4886974a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd7c2f1a5d244ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>61,992</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,545</x:t>
-[...458 lines deleted...]
-          <x:t>62,050</x:t>
+          <x:t>60,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>