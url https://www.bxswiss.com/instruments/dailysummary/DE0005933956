--- v12 (2026-09-20)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d61efc26f44c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ec54f18eb24c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd7c2f1a5d244ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da5e828bbaa4651"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5aab4886974a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd7c2f1a5d244ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5af8d092e81418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da5e828bbaa4651" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>