--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ec54f18eb24c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e513de96d40447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da5e828bbaa4651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R475e9d04fb174d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5af8d092e81418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da5e828bbaa4651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d6aff3b3be4cd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R475e9d04fb174d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>