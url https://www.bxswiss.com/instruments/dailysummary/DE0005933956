--- v4 (2026-03-22)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8684621a328d4bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7cb28348d349c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f837728ac04f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c7bfeb3ede478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8229a95be8ee4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f837728ac04f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa69cc6f19b64922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c7bfeb3ede478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>