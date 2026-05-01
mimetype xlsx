--- v5 (2026-04-11)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe7cb28348d349c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b635fb705b47c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c7bfeb3ede478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af2b64383344335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa69cc6f19b64922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c7bfeb3ede478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d83f3f50e54fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af2b64383344335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>