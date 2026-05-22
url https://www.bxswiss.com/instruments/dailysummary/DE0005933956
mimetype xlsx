--- v6 (2026-05-01)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b635fb705b47c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7917fdfa00274fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af2b64383344335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0712eddbabb94fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d83f3f50e54fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af2b64383344335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29261ef1c8d4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0712eddbabb94fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>54,466</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,841</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>54,737</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>