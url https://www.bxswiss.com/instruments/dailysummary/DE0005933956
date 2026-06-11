--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7917fdfa00274fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1094607c8c145e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0712eddbabb94fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7dd19260d8453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29261ef1c8d4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0712eddbabb94fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f4708c5dff4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7dd19260d8453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>