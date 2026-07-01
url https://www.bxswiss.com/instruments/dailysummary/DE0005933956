--- v8 (2026-06-11)
+++ v9 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1094607c8c145e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3dcfbee5c3406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7dd19260d8453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8312b355dd4cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f4708c5dff4ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7dd19260d8453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671b5baff53a4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8312b355dd4cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>