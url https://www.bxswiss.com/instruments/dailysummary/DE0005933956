--- v9 (2026-07-01)
+++ v10 (2026-08-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3dcfbee5c3406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119a05d898a54f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8312b355dd4cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaab97bf8b1a4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671b5baff53a4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8312b355dd4cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R296e0f16d9ca4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaab97bf8b1a4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...554 lines deleted...]
-          <x:t>58,170</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,517</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,431</x:t>
-[...9 lines deleted...]
-          <x:t>59,371</x:t>
+          <x:t>59,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>