--- v10 (2026-08-10)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119a05d898a54f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b889320794b49c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaab97bf8b1a4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c7ab0f328642ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R296e0f16d9ca4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaab97bf8b1a4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa34740bbe44121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c7ab0f328642ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>