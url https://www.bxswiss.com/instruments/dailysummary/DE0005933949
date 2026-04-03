--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146e33a2c85d444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03cc6ef73a334493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8898b3de035b4d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab7ef5097644a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63deb7c13ed4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8898b3de035b4d87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53daeffe0d3f45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab7ef5097644a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 50 UCITS ETF (DE) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...161 lines deleted...]
-          <x:t>29.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,017</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>53,244</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>