--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03cc6ef73a334493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b6f8b70aeb4609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab7ef5097644a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e8134d6c174d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53daeffe0d3f45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab7ef5097644a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58f396a6e2c484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e8134d6c174d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 50 UCITS ETF (DE) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>