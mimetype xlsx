--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b6f8b70aeb4609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b85381348cf4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e8134d6c174d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfe8ce1ef194206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58f396a6e2c484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e8134d6c174d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ef9981756f4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfe8ce1ef194206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 50 UCITS ETF (DE) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>51,403</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,589</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>51,744</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>