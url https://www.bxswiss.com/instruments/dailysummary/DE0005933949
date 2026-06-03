--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b85381348cf4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93be08a41404420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfe8ce1ef194206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb563852c0bfe4fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ef9981756f4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfe8ce1ef194206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67359b3c042a48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb563852c0bfe4fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 50 UCITS ETF (DE) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,448</x:t>
-[...414 lines deleted...]
-          <x:t>52,162</x:t>
+          <x:t>53,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>