--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93be08a41404420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18befaa394834883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb563852c0bfe4fcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989014f132ad465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67359b3c042a48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb563852c0bfe4fcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc16a700c65d417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989014f132ad465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 50 UCITS ETF (DE) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>