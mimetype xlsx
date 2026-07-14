--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18befaa394834883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11a0d3573b84fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989014f132ad465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1f79f9496194ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc16a700c65d417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989014f132ad465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c88ca5fbba41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1f79f9496194ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 50 UCITS ETF (DE) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>53,514</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,480</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>