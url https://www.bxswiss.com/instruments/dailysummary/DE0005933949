--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11a0d3573b84fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6c20564fee4eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1f79f9496194ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1210c0d7a41b4481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c88ca5fbba41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1f79f9496194ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R880ae20c3538492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1210c0d7a41b4481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 50 UCITS ETF (DE) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>54,916</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,793</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>55,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,062</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>