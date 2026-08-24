--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde6c20564fee4eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4d7a7965c14da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1210c0d7a41b4481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra893b3e9950d4565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R880ae20c3538492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1210c0d7a41b4481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0b9205d97a4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra893b3e9950d4565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 50 UCITS ETF (DE) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>55,790</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,182</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>55,469</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>