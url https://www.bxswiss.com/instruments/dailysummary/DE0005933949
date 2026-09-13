--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4d7a7965c14da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ba87e521a74976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra893b3e9950d4565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382e627b25cf43b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0b9205d97a4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra893b3e9950d4565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2633e94667ca4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382e627b25cf43b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 50 UCITS ETF (DE) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>55,071</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,366</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>56,444</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>