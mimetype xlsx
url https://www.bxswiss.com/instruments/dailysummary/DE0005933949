--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ba87e521a74976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e30c5b5b744441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R382e627b25cf43b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5028de22937a47c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2633e94667ca4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R382e627b25cf43b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07098ce9f28a449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5028de22937a47c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 50 UCITS ETF (DE) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>