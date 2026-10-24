--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e30c5b5b744441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508ad61477e7489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5028de22937a47c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03cacb8011b448df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07098ce9f28a449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5028de22937a47c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radae434919c344dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03cacb8011b448df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 50 UCITS ETF (DE) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>55,915</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,558</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>54,843</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>