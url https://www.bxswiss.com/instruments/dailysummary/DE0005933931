--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4106d7010e334ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381c73571c8646ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb692550d760d4a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15500886be34603"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2de64035afc435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb692550d760d4a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R160b9bbb7aa34224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15500886be34603" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Core DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>