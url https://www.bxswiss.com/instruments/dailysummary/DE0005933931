--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381c73571c8646ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e33cef10b34f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15500886be34603"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46461a6224c44e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R160b9bbb7aa34224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15500886be34603" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73e4cb159fb4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46461a6224c44e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Core DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>200,047</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,567</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>199,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,203</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>