--- v14 (2026-10-14)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e33cef10b34f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a7ea84200214ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46461a6224c44e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6c107c68234845"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73e4cb159fb4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46461a6224c44e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59d3061adb34f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6c107c68234845" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Core DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>