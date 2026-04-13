--- v4 (2026-03-23)
+++ v5 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3acd653eda214586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b543a4a1964813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8af0ba979f4917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795453bbbe82439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20386ed20bc47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8af0ba979f4917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7856441b71f645d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795453bbbe82439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Core DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>