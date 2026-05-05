--- v5 (2026-04-13)
+++ v6 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b543a4a1964813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f8702ec556488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795453bbbe82439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raffe1cfd27254688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7856441b71f645d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795453bbbe82439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e754df3c4642a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raffe1cfd27254688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Core DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +251,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>