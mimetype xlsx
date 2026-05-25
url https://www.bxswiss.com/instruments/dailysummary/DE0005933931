--- v6 (2026-05-05)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f8702ec556488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3a98cfdb114664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raffe1cfd27254688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51ed71afd2a42be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e754df3c4642a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raffe1cfd27254688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref585910ed094c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51ed71afd2a42be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Core DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>