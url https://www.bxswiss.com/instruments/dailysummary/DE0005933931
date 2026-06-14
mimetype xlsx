--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3a98cfdb114664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb781704d2143b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51ed71afd2a42be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804e60bfb1a74b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref585910ed094c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51ed71afd2a42be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0e9cb7b7804fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804e60bfb1a74b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Core DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>186,279</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>187,472</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>