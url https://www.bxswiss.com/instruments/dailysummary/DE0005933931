--- v8 (2026-06-14)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb781704d2143b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R474efc2928d64535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804e60bfb1a74b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b7157b9e3e47dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0e9cb7b7804fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804e60bfb1a74b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3016e22707104e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b7157b9e3e47dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Core DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>