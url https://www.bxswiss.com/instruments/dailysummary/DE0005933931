--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R474efc2928d64535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4304ae88f14e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b7157b9e3e47dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e0d0627c804021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3016e22707104e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b7157b9e3e47dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00d56e89abd54c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e0d0627c804021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Core DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>