--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4304ae88f14e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759524c379b643bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e0d0627c804021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2bc1eed2be417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00d56e89abd54c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e0d0627c804021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c29ad14aa74e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2bc1eed2be417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Core DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>