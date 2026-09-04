--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759524c379b643bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4106d7010e334ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2bc1eed2be417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb692550d760d4a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c29ad14aa74e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2bc1eed2be417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2de64035afc435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb692550d760d4a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Core DAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>