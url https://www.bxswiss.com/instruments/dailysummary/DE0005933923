--- v6 (2026-03-15)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6c663fbc0f44f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6910bbf96a72483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5bba694d28423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110e7bdf9d4b4ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ad000d4c744e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5bba694d28423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4584d7f891824a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110e7bdf9d4b4ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) MDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>