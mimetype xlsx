--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6910bbf96a72483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5ba03c9117479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110e7bdf9d4b4ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba8e86b7f614902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4584d7f891824a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110e7bdf9d4b4ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e0e65f53ec417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba8e86b7f614902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) MDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>222,221</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,286</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,163</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>