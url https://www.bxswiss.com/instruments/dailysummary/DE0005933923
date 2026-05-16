--- v8 (2026-04-24)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5ba03c9117479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8049c3d13458447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba8e86b7f614902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f21d9b6d0749b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e0e65f53ec417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba8e86b7f614902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc43445a8d24bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f21d9b6d0749b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) MDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>