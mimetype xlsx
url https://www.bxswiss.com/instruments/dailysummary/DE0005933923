--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8049c3d13458447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b6ba45da4641ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f21d9b6d0749b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794b0e220c1d47ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fc43445a8d24bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f21d9b6d0749b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba368fe066b4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794b0e220c1d47ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) MDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>229,576</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>229,484</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>234,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,409</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>