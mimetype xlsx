--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3b6ba45da4641ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911be7b9ce5f4bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794b0e220c1d47ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0401885e8ef542fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba368fe066b4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794b0e220c1d47ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf290b537a4214430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0401885e8ef542fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) MDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>