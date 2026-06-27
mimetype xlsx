--- v11 (2026-06-25)
+++ v12 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911be7b9ce5f4bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9f047f27e34c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0401885e8ef542fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95de80a594d246f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf290b537a4214430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0401885e8ef542fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e1aca8fa354b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95de80a594d246f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) MDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,888</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>