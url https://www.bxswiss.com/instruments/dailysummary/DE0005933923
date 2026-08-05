--- v12 (2026-06-27)
+++ v13 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9f047f27e34c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ac5469657947e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95de80a594d246f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a20b8ec78d462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e1aca8fa354b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95de80a594d246f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52bf801ea734366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a20b8ec78d462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) MDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>243,824</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...424 lines deleted...]
-          <x:t>236,588</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>