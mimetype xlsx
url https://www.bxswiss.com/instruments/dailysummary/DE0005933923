--- v13 (2026-08-05)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ac5469657947e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3af90303614163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a20b8ec78d462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ce5745cda84023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52bf801ea734366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a20b8ec78d462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e09bfa48f2e43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ce5745cda84023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) MDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>