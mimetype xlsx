--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3af90303614163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08aa2a8ed0ad44a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ce5745cda84023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d62b2c620046ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e09bfa48f2e43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ce5745cda84023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fb6ad8312444e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d62b2c620046ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) MDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>