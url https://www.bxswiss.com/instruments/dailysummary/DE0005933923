--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08aa2a8ed0ad44a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b3944bfa164048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d62b2c620046ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9ffbf7bc22d442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fb6ad8312444e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d62b2c620046ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd356b799dae04af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9ffbf7bc22d442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) MDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>