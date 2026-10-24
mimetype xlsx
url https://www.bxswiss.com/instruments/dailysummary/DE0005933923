--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b3944bfa164048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re748bdd1c47842bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9ffbf7bc22d442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b7af5e370e4da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd356b799dae04af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9ffbf7bc22d442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd80e338271748cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b7af5e370e4da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) MDAX UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0005933923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>