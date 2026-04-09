--- v4 (2026-03-20)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2c0825b4a54607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4c2e0303c147fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461edd097077458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c6ffdceecd4eee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba9396982f647c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461edd097077458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4721e26fc14ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c6ffdceecd4eee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>