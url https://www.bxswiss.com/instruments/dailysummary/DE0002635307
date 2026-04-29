--- v5 (2026-04-09)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4c2e0303c147fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3382e76848f4984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c6ffdceecd4eee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f20e60dbdb4cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4721e26fc14ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c6ffdceecd4eee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9486461c85694b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f20e60dbdb4cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>