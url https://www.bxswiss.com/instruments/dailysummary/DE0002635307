--- v6 (2026-04-29)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3382e76848f4984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1671e90e727746c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f20e60dbdb4cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5779e0378e8c437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9486461c85694b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f20e60dbdb4cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf813e1b182f54c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5779e0378e8c437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>