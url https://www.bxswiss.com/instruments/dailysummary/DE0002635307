--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1671e90e727746c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b71583a6884b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5779e0378e8c437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f2ed1d9a544891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf813e1b182f54c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5779e0378e8c437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7581dfe694644de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f2ed1d9a544891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>