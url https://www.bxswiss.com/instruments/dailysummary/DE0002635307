--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b71583a6884b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56b781a36ad4fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f2ed1d9a544891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782fda27209b4516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7581dfe694644de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f2ed1d9a544891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f1ed1552be4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782fda27209b4516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>57,109</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,342</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,759</x:t>
-[...225 lines deleted...]
-          <x:t>57,342</x:t>
+          <x:t>57,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>