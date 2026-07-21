--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56b781a36ad4fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747e47af1b2d47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782fda27209b4516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c59798e36aa4374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f1ed1552be4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782fda27209b4516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463138ba9aed4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c59798e36aa4374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>58,018</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,674</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>58,562</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>