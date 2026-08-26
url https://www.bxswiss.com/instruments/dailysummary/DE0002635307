--- v10 (2026-07-21)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747e47af1b2d47c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a6a6c41c1a4f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c59798e36aa4374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd39e74c7d5f4423"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R463138ba9aed4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c59798e36aa4374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fb83248dfb4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd39e74c7d5f4423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>58,998</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>