--- v11 (2026-08-26)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a6a6c41c1a4f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d49cac08b9c4069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd39e74c7d5f4423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1626b97fe082431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fb83248dfb4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd39e74c7d5f4423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5d1d4b66dc4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1626b97fe082431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>60,425</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,913</x:t>
-[...566 lines deleted...]
-          <x:t>61,577</x:t>
+          <x:t>59,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>