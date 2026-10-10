--- v12 (2026-09-19)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d49cac08b9c4069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb9070a62e94443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1626b97fe082431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a5883b70364b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5d1d4b66dc4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1626b97fe082431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9eb8d4869e4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a5883b70364b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,249</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>61,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,784</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>