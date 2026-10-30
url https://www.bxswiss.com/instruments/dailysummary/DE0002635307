--- v13 (2026-10-10)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb9070a62e94443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8be2f4b00674620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a5883b70364b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R602f81ac0224475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9eb8d4869e4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a5883b70364b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16125aed7e6c4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R602f81ac0224475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>