--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331e06eaddff4534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cec97f756f4fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfc614500864b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0865d5070247f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a6c2f3b76c4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfc614500864b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5edd89705d44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0865d5070247f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) DivDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>