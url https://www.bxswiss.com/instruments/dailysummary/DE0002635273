--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cec97f756f4fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf36fe0926f4b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa0865d5070247f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8a6c81330444f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5edd89705d44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa0865d5070247f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670a66fa2b3c4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8a6c81330444f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) DivDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>