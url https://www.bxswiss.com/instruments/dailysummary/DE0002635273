--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcf36fe0926f4b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62b0e2fadcc4f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8a6c81330444f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e33c7907604f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670a66fa2b3c4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8a6c81330444f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2780881d2ef54907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e33c7907604f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) DivDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>21,348</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,120</x:t>
-[...409 lines deleted...]
-          <x:t>21,721</x:t>
+          <x:t>21,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>