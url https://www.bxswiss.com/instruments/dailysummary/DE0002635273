--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62b0e2fadcc4f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5629c21cc5e14ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e33c7907604f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313873d08d60480d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2780881d2ef54907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e33c7907604f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87378a52a15548eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313873d08d60480d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) DivDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>21,422</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,459</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>21,746</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,722</x:t>
-[...269 lines deleted...]
-          <x:t>21,074</x:t>
+          <x:t>21,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>