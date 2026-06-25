--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5629c21cc5e14ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5f4c1dd1af4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313873d08d60480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e1ae31cc564963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87378a52a15548eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313873d08d60480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ebb2b5638114bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e1ae31cc564963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) DivDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,365</x:t>
-[...220 lines deleted...]
-          <x:t>21,056</x:t>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,074</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>21,148</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>