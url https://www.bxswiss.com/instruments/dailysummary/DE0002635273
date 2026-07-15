--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5f4c1dd1af4e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f07c12d0fe4ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e1ae31cc564963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4b09eb1f8c4515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ebb2b5638114bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e1ae31cc564963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c155b1799ee48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4b09eb1f8c4515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) DivDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,268</x:t>
-[...31 lines deleted...]
-          <x:t>20,964</x:t>
+          <x:t>21,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>21,300</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,283</x:t>
-[...134 lines deleted...]
-          <x:t>21,038</x:t>
+          <x:t>21,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>