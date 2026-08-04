--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f07c12d0fe4ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7588f1a80f4b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4b09eb1f8c4515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7ca82ae52424207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c155b1799ee48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4b09eb1f8c4515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80fbfb0cbcf74358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7ca82ae52424207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) DivDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,275</x:t>
-[...286 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,963</x:t>
-[...129 lines deleted...]
-          <x:t>21,544</x:t>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,528</x:t>
-[...31 lines deleted...]
-          <x:t>21,927</x:t>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>