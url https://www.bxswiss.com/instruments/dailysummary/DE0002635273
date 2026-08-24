--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b7588f1a80f4b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d46c49a8e04cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7ca82ae52424207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f314a4cb9242bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80fbfb0cbcf74358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7ca82ae52424207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e1a7105d264d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f314a4cb9242bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) DivDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,963</x:t>
-[...112 lines deleted...]
-          <x:t>21,504</x:t>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>21,709</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,530</x:t>
-[...139 lines deleted...]
-          <x:t>22,177</x:t>
+          <x:t>21,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>