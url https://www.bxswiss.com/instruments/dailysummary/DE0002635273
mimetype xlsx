--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d46c49a8e04cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf4094fbb49460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f314a4cb9242bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e54a332b224c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e1a7105d264d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f314a4cb9242bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8317f811d4a348cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e54a332b224c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) DivDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>21,709</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,530</x:t>
+          <x:t>21,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,602</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>22,031</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>21,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>07.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,978</x:t>
-[...306 lines deleted...]
-          <x:t>21,710</x:t>
+          <x:t>21,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>