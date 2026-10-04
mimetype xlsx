--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf4094fbb49460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea83bb77a904413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e54a332b224c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61ec4725740406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8317f811d4a348cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e54a332b224c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a6f33876f74b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61ec4725740406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) DivDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,710</x:t>
-[...97 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>21,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,811</x:t>
-[...306 lines deleted...]
-          <x:t>21,979</x:t>
+          <x:t>21,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>