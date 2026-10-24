--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea83bb77a904413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3071e1b3e24ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61ec4725740406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re035f05f1c6f40ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a6f33876f74b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61ec4725740406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60473f29c6674fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re035f05f1c6f40ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) DivDAX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>