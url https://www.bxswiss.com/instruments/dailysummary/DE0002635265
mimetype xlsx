--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b91b61163a543cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2f488b32b54941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8645ba1234af4722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2f278f5dcc495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98e75dd29a34f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8645ba1234af4722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd0488462c54361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2f278f5dcc495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Pfandbriefe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>97,608</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>