--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d2f488b32b54941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c7eda0aeeb43cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2f278f5dcc495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c28523d7bf547d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd0488462c54361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2f278f5dcc495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2837b039654339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c28523d7bf547d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Pfandbriefe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>97,447</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,107</x:t>
-[...114 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,510</x:t>
-[...360 lines deleted...]
-          <x:t>95,914</x:t>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>