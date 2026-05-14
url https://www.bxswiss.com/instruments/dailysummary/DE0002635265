--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c7eda0aeeb43cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd3c3299a674a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c28523d7bf547d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb987ecd4bc2d419b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2837b039654339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c28523d7bf547d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274c325f1def4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb987ecd4bc2d419b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Pfandbriefe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>95,728</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,582</x:t>
-[...178 lines deleted...]
-          <x:t>95,960</x:t>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,036</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>96,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,328</x:t>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>