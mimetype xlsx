--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd3c3299a674a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a5fb77a18e48eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb987ecd4bc2d419b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a305c7558ed44b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274c325f1def4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb987ecd4bc2d419b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70017aa885a74e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a305c7558ed44b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Pfandbriefe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>96,785</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,520</x:t>
-[...431 lines deleted...]
-          <x:t>95,907</x:t>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>