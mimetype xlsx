--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a5fb77a18e48eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b21ef4b69c4dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a305c7558ed44b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90ff8c32c6b43e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70017aa885a74e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a305c7558ed44b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7aba5ba20ad4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90ff8c32c6b43e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Pfandbriefe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>96,440</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...289 lines deleted...]
-          <x:t>96,687</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>