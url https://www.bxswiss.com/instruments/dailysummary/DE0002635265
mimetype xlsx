--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b21ef4b69c4dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b21182978041b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90ff8c32c6b43e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061d403e27284adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7aba5ba20ad4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90ff8c32c6b43e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0795f48a8b646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061d403e27284adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Pfandbriefe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,482</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,423</x:t>
-[...225 lines deleted...]
-          <x:t>96,785</x:t>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>