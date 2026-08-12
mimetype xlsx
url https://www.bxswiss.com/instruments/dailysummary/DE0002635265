--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54b21182978041b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786069ae988244f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061d403e27284adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R708423f09d4b4e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0795f48a8b646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061d403e27284adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6313cf26654369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R708423f09d4b4e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Pfandbriefe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>95,989</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,004</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>96,007</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,900</x:t>
-[...85 lines deleted...]
-          <x:t>95,741</x:t>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>