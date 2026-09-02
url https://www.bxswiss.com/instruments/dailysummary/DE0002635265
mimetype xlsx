--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R786069ae988244f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e8d0ec2e9e4c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R708423f09d4b4e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4338f7fdb04b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6313cf26654369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R708423f09d4b4e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99c2ac57ab84040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4338f7fdb04b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Pfandbriefe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,007</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>96,008</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>