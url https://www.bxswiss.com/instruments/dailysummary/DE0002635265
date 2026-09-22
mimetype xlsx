--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94e8d0ec2e9e4c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R007147b94532489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4338f7fdb04b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re82b22af1b894f8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99c2ac57ab84040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4338f7fdb04b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043da59ef140405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re82b22af1b894f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Pfandbriefe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,259</x:t>
-[...232 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>95,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,951</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,888</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>