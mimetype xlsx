--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R007147b94532489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd3e177260a4908" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re82b22af1b894f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73993c4f8c943b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043da59ef140405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re82b22af1b894f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50efccae22e84816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73993c4f8c943b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Pfandbriefe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>