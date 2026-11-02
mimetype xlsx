--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd3e177260a4908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76932a600ce34554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc73993c4f8c943b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc33ec1ad00af47bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50efccae22e84816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc73993c4f8c943b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5fe875a6ce94fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc33ec1ad00af47bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) Pfandbriefe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE0002635265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,757</x:t>
-[...549 lines deleted...]
-          <x:t>94,483</x:t>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>