--- v0 (2026-09-29)
+++ v1 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cb47b49a0f14f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96fa99010f9b4c53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889c58a6250c45e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57fd538fc3ec486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6426c526de9d496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889c58a6250c45e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd80cf52e544e446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57fd538fc3ec486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini-Future on Mastercard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1607626202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,155 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -317,31 +212,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>