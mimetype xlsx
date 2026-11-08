--- v1 (2026-10-19)
+++ v2 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96fa99010f9b4c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5cfef0a8c447dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57fd538fc3ec486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6e0a16fe1574aa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd80cf52e544e446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57fd538fc3ec486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c21bc8a4a144637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6e0a16fe1574aa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini-Future on Mastercard</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1607626202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,358 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...83 lines deleted...]
-          <x:t>1,725</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>1,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,740</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
@@ -590,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>