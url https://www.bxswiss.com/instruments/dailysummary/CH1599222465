--- v0 (2026-09-27)
+++ v1 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88fc54ef57114573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae29c8fa94e4367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623e2dda2cd74160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d10351745f4ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb434858d99d4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623e2dda2cd74160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd16bf1cd1a34dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d10351745f4ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini-Future on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1599222465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,423 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...141 lines deleted...]
-          <x:t>2,705</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,665</x:t>
-[...11 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,340</x:t>
-[...53 lines deleted...]
-          <x:t>3,590</x:t>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,510</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,185</x:t>
         </x:is>
       </x:c>
@@ -604,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>