--- v1 (2026-10-17)
+++ v2 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae29c8fa94e4367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74487cb089154c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d10351745f4ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d69212fbba2476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd16bf1cd1a34dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d10351745f4ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eea1e24063e44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d69212fbba2476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini-Future on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1599222465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>4,715</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,485</x:t>
-[...11 lines deleted...]
-          <x:t>4,535</x:t>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,345</x:t>
-[...11 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,705</x:t>
-[...291 lines deleted...]
-          <x:t>4,985</x:t>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,765</x:t>
-[...31 lines deleted...]
-          <x:t>4,660</x:t>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>