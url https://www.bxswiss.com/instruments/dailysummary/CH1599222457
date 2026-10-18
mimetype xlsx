--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c7584045424953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb2b49faddc4623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26cc68a221a647a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re83b004ea76b449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85db70eb821c4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26cc68a221a647a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7323360abe40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re83b004ea76b449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini-Future on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1599222457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...75 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,850</x:t>
-[...48 lines deleted...]
-          <x:t>1,495</x:t>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,445</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,950</x:t>
         </x:is>
       </x:c>
@@ -597,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>