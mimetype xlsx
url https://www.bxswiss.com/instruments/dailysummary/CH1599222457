--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb2b49faddc4623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe037a9483340ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re83b004ea76b449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7f1d835ce244c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7323360abe40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re83b004ea76b449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8b666526fc4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7f1d835ce244c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini-Future on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1599222457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>3,095</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,485</x:t>
-[...31 lines deleted...]
-          <x:t>3,150</x:t>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.10.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,495</x:t>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,425</x:t>
-[...33 lines deleted...]
-          <x:t>06.10.2026</x:t>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,390</x:t>
-[...225 lines deleted...]
-          <x:t>3,425</x:t>
+          <x:t>3,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>