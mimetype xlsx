--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013777c470044798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57c40a15192498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb736cd37e05541a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69924a75ed94d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d5037b5fbf34f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb736cd37e05541a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f3ecbb6e7c94b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69924a75ed94d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini-Future on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1599206625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...92 lines deleted...]
-          <x:t>2,145</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...323 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>