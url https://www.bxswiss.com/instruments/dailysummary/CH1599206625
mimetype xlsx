--- v1 (2026-10-11)
+++ v2 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57c40a15192498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b30295a2034e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69924a75ed94d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4507ce443879419b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f3ecbb6e7c94b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69924a75ed94d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R791492d390554784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4507ce443879419b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini-Future on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1599206625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>2,810</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,065</x:t>
-[...53 lines deleted...]
-          <x:t>3,290</x:t>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,130</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>3,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,825</x:t>
-[...58 lines deleted...]
-          <x:t>2,670</x:t>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>