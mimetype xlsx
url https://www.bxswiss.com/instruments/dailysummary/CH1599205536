--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cea944b499044d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e6d972db024789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R942b8254ae494cf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4477625baf44fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53041736a0824289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R942b8254ae494cf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebafeb9bcaf4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4477625baf44fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant with Knock-Out Open End on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1599205536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...55 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,055</x:t>
-[...31 lines deleted...]
-          <x:t>2,435</x:t>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,370</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,980</x:t>
-[...301 lines deleted...]
-          <x:t>2,630</x:t>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>