--- v1 (2026-10-11)
+++ v2 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e6d972db024789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57e2530f999a4c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4477625baf44fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf118a3da831b48b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebafeb9bcaf4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4477625baf44fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432265eee19c435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf118a3da831b48b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant with Knock-Out Open End on Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1599205536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,695</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>3,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,865</x:t>
-[...166 lines deleted...]
-          <x:t>3,550</x:t>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>