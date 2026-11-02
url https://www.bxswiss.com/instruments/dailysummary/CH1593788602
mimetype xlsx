--- v0 (2026-10-13)
+++ v1 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bde184e9a4540cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143b7dc9964d4c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49a4d53b3374d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f435176faf04f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55d8f33c937a4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49a4d53b3374d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d125b1fcd94bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f435176faf04f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Barrier Discount Certificate on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593788602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...102 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,560</x:t>
-[...48 lines deleted...]
-          <x:t>58,705</x:t>
+          <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,910</x:t>
-[...134 lines deleted...]
-          <x:t>59,860</x:t>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>58,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>