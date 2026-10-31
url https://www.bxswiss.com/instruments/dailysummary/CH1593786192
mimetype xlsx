--- v0 (2026-10-11)
+++ v1 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0aaf0f115d40f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1af016872c4fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21adccd9eae14fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R505cbecb1d29491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea3e98f64b34dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21adccd9eae14fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8baf178b75847f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R505cbecb1d29491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37.68% p.a. Multi Barrier Reverse Convertible on Apple, Dell, SanDisk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593786192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,338 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>103,120</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>103,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,680</x:t>
@@ -597,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>