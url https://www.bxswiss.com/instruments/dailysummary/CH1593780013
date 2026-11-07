--- v0 (2026-09-29)
+++ v1 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41733c01744c41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b02bff3e083481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8232b5fe7f774a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0afd34f7f1ea41ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95cf3e4e581240ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8232b5fe7f774a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red7ab498bece4d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0afd34f7f1ea41ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq WTI Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593780013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,199 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...151 lines deleted...]
-          <x:t>14,155</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,115</x:t>
-[...4 lines deleted...]
-          <x:t>14,375</x:t>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>