--- v0 (2026-10-05)
+++ v1 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf931f75b72435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabdbce2f56544d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b734ac9f954a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb7cc4e815984724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ba863dd1184be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b734ac9f954a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1abb3d53b4e04e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb7cc4e815984724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.00% p.a. Reverse Convertible on Applied Optoelectronics</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593779676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,472 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...83 lines deleted...]
-          <x:t>97,090</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...343 lines deleted...]
-          <x:t>102,820</x:t>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>