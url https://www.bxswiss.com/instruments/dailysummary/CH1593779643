--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b6b1fe8ba546aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec2b8e0fefa2426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79239359e0304ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R816304cbf3484124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cceeceb5d434bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79239359e0304ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fdd2e594c5415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R816304cbf3484124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on SpaceX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593779643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...129 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,250</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,660</x:t>
@@ -597,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>