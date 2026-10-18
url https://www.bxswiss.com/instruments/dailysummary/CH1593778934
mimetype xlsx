--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc5bb16d64e47b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda071629c2f547d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0602e20e5c9045fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4968c5f2a4f4f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938297a3f35841a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0602e20e5c9045fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a2629b07a44e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4968c5f2a4f4f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.80% p.a. Reverse Convertible on Basler Kantonalbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593778934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...55 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,695</x:t>
-[...360 lines deleted...]
-          <x:t>100,160</x:t>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>