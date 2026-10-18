--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48414bdaff44dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5724a53e36974ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2717c9d0254d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87792041c7d84c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c57a51e2804c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2717c9d0254d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d6bf90e7954312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87792041c7d84c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Reverse Convertible on SKAN GROUP AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593778900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,345 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...55 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,790</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
@@ -577,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>