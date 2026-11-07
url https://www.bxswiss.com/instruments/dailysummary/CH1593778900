--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5724a53e36974ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6529e8c071ac41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87792041c7d84c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99bd3e6aa78415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d6bf90e7954312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87792041c7d84c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438df85fedb24f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99bd3e6aa78415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Reverse Convertible on SKAN GROUP AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593778900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>100,925</x:t>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,645</x:t>
+          <x:t>102,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>101,365</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>101,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,395</x:t>
-[...328 lines deleted...]
-          <x:t>102,310</x:t>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>