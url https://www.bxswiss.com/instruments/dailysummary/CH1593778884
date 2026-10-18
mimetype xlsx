--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5461ce2539284547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5040eea204fc4fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250deb2d9414460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15666590ce3a4dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb7e3582d024448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250deb2d9414460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070e3f3f7fbf451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15666590ce3a4dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.10% p.a. Reverse Convertible on Mobilezone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593778884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...124 lines deleted...]
-          <x:t>98,510</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,730</x:t>
-[...43 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>97,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,800</x:t>
-[...102 lines deleted...]
-          <x:t>98,440</x:t>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,160</x:t>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>