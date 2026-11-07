--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5040eea204fc4fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf820c2ba3671439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15666590ce3a4dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d65f44ca03b47f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070e3f3f7fbf451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15666590ce3a4dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b99392589b84efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d65f44ca03b47f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.10% p.a. Reverse Convertible on Mobilezone</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593778884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>97,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.09.2026</x:t>
-[...505 lines deleted...]
-          <x:t>96,930</x:t>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>