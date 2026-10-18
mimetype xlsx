--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d2d46de2bcc484c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30f1017f85f489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe1a976392e43a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1bde8c0c6384fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff835ae3dc934460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe1a976392e43a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e96b31c2ef347e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1bde8c0c6384fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.10% p.a. Reverse Convertible on Zehnder Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593778850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...55 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,895</x:t>
-[...355 lines deleted...]
-          <x:t>100,160</x:t>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>