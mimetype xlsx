--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30f1017f85f489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b793ee50134e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1bde8c0c6384fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a076fea03494919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e96b31c2ef347e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1bde8c0c6384fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6052114837744c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a076fea03494919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.10% p.a. Reverse Convertible on Zehnder Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593778850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,400</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>99,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>100,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>100,310</x:t>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.10.2026</x:t>
-[...208 lines deleted...]
-          <x:t>100,600</x:t>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>