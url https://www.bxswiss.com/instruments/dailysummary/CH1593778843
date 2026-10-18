--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99913cdf5a9d4213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205fcf480d66497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f9dc604ece24099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2c68712707429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3360d9f2ec4e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f9dc604ece24099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae78553e88a54c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2c68712707429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Reverse Convertible on Rieter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593778843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>