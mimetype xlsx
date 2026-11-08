--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205fcf480d66497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277d8d56c0294ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2c68712707429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd35475595284302"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae78553e88a54c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2c68712707429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eafef5c45b24022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd35475595284302" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Reverse Convertible on Rieter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593778843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>83,440</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,370</x:t>
-[...242 lines deleted...]
-          <x:t>85,830</x:t>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>84,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.10.2026</x:t>
-[...100 lines deleted...]
-          <x:t>86,890</x:t>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>