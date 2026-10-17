--- v0 (2026-09-27)
+++ v1 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f9c7e43e1a4312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3879960f2bbe476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6561e40a6304f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a108438c1884570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d47d121e494b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6561e40a6304f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e95891f79ba4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a108438c1884570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on FIELMANN GROUP AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593774123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...190 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,660</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,260</x:t>
-[...144 lines deleted...]
-          <x:t>98,540</x:t>
+          <x:t>99,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>