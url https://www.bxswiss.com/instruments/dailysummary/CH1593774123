--- v1 (2026-10-17)
+++ v2 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3879960f2bbe476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd101ad5ca24faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a108438c1884570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1053154fa54adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e95891f79ba4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a108438c1884570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae44cb5da0b4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1053154fa54adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.40% p.a. Barrier Reverse Convertible on FIELMANN GROUP AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593774123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,830</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>99,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>