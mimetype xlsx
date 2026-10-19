--- v0 (2026-09-28)
+++ v1 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf766fc4c0c9407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76124cef00204c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6724bb290245e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3336484435a7491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfab48fe6a2c34fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6724bb290245e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea56b1296584ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3336484435a7491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593773901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>