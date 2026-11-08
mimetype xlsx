--- v1 (2026-10-19)
+++ v2 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76124cef00204c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e2a324ec44a4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3336484435a7491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re280d6f5ae4a45f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ea56b1296584ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3336484435a7491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acd8e30aa774d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re280d6f5ae4a45f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.20% p.a. Barrier Reverse Convertible on Oracle</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593773901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>102,720</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,500</x:t>
-[...97 lines deleted...]
-          <x:t>102,650</x:t>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,510</x:t>
-[...458 lines deleted...]
-          <x:t>98,860</x:t>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>