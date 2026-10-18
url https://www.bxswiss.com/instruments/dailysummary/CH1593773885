--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b26ba4f1da4781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc9e4f69d664f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901834c478a9443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7279232de5614dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7321d46f42444616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901834c478a9443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7025dac9f3d4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7279232de5614dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.40% p.a. Barrier Reverse Convertible on Mara Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593773885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...97 lines deleted...]
-          <x:t>103,485</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>104,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,025</x:t>
-[...220 lines deleted...]
-          <x:t>108,835</x:t>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>