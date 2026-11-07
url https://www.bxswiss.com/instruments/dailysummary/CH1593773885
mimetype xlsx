--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc9e4f69d664f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R091d6e139b8043ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7279232de5614dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc18fa4aa1944e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7025dac9f3d4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7279232de5614dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826d8c2c20564580" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc18fa4aa1944e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.40% p.a. Barrier Reverse Convertible on Mara Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593773885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>105,060</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,175</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>106,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,605</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>