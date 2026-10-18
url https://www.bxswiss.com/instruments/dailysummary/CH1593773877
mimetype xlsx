--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22eccf1c7e2845f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a1b4ebbe994a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e04ac295a245b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7098220457e4b5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ffa54a38bb048e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e04ac295a245b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7a2f68830d4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7098220457e4b5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.20% p.a. Barrier Reverse Convertible on Mara Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593773877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...114 lines deleted...]
-          <x:t>103,735</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,390</x:t>
-[...21 lines deleted...]
-          <x:t>104,570</x:t>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>103,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,060</x:t>
-[...6 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,395</x:t>
-[...9 lines deleted...]
-          <x:t>102,740</x:t>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>