--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a1b4ebbe994a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134f787af66043bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7098220457e4b5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7157537665428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7a2f68830d4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7098220457e4b5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71953894e4d94529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7157537665428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.20% p.a. Barrier Reverse Convertible on Mara Holdings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593773877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>103,195</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,205</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,125</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>