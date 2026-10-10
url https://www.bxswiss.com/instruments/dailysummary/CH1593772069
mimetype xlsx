--- v0 (2026-09-20)
+++ v1 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c96065056314209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7902cac32a7d4228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36e49e5e98243a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R012a1ef0afbe42bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503e027a9ead4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36e49e5e98243a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51365f5c94df46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R012a1ef0afbe42bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.30% p.a. Reverse Convertible on VZ Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593772069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,295 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...243 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -604,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>