--- v1 (2026-10-10)
+++ v2 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7902cac32a7d4228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f361c19397d46ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R012a1ef0afbe42bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4c84b1cd77499a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51365f5c94df46d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R012a1ef0afbe42bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f421115f82456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4c84b1cd77499a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.30% p.a. Reverse Convertible on VZ Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593772069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,400</x:t>
-[...544 lines deleted...]
-          <x:t>92,550</x:t>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>