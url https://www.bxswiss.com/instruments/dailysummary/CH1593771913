--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1520c1de0a0343f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf408249ca11e4ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd998a46446d94f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b34f245912b4b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3418581c364e49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd998a46446d94f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf89cca3c7b6e4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b34f245912b4b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Reverse Convertible on SMG Swiss Marketplace Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593771913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,364 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...217 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,940</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>94,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
@@ -604,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>