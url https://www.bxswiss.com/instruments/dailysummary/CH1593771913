--- v1 (2026-10-11)
+++ v2 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf408249ca11e4ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089347b45f504f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b34f245912b4b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re871829f1b5d429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf89cca3c7b6e4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b34f245912b4b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92db69af2ddf497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re871829f1b5d429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Reverse Convertible on SMG Swiss Marketplace Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593771913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,420</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,310</x:t>
-[...308 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,110</x:t>
-[...252 lines deleted...]
-          <x:t>92,960</x:t>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>