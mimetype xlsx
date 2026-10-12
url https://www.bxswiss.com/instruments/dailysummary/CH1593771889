--- v0 (2026-09-20)
+++ v1 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d220cf89a54fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057cea9792184110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed809c52b294ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4196029d220648d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30900943677e44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed809c52b294ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c42908955d14c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4196029d220648d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Reverse Convertible on Medacta Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593771889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,322 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...270 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -604,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>