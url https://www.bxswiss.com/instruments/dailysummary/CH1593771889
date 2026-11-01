--- v1 (2026-10-12)
+++ v2 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057cea9792184110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef9481bbb864ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4196029d220648d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bfb89b79e734863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c42908955d14c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4196029d220648d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aded6038eb84850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bfb89b79e734863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.40% p.a. Reverse Convertible on Medacta Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593771889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,840</x:t>
-[...264 lines deleted...]
-          <x:t>94,910</x:t>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>93,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>