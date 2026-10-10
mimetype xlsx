--- v0 (2026-09-20)
+++ v1 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3134e78238a94910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88f0cb9aebe44d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb28197b7a2d2410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587e717bd85447d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3611288bd9904d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb28197b7a2d2410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac1f8246f78483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587e717bd85447d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Reverse Convertible on Sensirion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593771731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,486 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...82 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,630</x:t>
-[...156 lines deleted...]
-          <x:t>98,050</x:t>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,110</x:t>
-[...193 lines deleted...]
-          <x:t>97,740</x:t>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>