--- v1 (2026-10-10)
+++ v2 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88f0cb9aebe44d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563564f0ffa94f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587e717bd85447d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fa9e0078c04f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac1f8246f78483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587e717bd85447d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R202e557b93934566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fa9e0078c04f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Reverse Convertible on Sensirion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1593771731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,110</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>97,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>97,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>